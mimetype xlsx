--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d64afe7344d4629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a3557dd276432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0b02394c7b4436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb1216363774fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f938fc753b74122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0b02394c7b4436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6733eda07434463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb1216363774fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>