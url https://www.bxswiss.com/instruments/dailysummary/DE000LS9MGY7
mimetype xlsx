--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a3557dd276432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96858e87f2604a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb1216363774fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63627fe35e14e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6733eda07434463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb1216363774fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc814edb67f946e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63627fe35e14e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,452 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>75,734</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>77,823</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>