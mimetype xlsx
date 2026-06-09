--- v6 (2026-04-23)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96858e87f2604a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c81d8bd645c404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63627fe35e14e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49c3e1b3e8841dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc814edb67f946e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63627fe35e14e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126dccf3e92d4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49c3e1b3e8841dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>80,993</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>