--- v7 (2026-06-09)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c81d8bd645c404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130242d6aac0446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49c3e1b3e8841dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98761c9c6001400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126dccf3e92d4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49c3e1b3e8841dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7726ca717f4046d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98761c9c6001400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>75,375</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,168</x:t>
-[...382 lines deleted...]
-          <x:t>76,272</x:t>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>