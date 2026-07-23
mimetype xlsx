--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130242d6aac0446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8885730715e4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98761c9c6001400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463c337d96b944e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7726ca717f4046d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98761c9c6001400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495b86429aad4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463c337d96b944e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>