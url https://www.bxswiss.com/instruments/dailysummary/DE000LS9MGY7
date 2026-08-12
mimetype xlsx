--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8885730715e4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a21882b9ba465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463c337d96b944e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127a5a43f3ac4206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495b86429aad4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463c337d96b944e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092ab75da89a4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127a5a43f3ac4206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>