--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a21882b9ba465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f46571eb99244bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127a5a43f3ac4206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b56bfc1b074b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092ab75da89a4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127a5a43f3ac4206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215fb17cc0a34cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b56bfc1b074b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>74,625</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>