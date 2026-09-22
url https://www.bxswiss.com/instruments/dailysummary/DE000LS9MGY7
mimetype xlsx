--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f46571eb99244bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b1f037bc8d4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b56bfc1b074b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79798f00bf6f4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215fb17cc0a34cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b56bfc1b074b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3ad39050874a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79798f00bf6f4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>