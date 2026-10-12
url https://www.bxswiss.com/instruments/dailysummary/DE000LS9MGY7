--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b1f037bc8d4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837bc296cac41d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79798f00bf6f4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b74a022b074b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3ad39050874a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79798f00bf6f4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab4d1d1bd34f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b74a022b074b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>73,665</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,789</x:t>
-[...112 lines deleted...]
-          <x:t>72,286</x:t>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>74,466</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>