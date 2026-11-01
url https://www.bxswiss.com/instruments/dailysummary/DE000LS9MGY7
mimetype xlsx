--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837bc296cac41d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a4662626b64c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b74a022b074b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1683b4ff7cb4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab4d1d1bd34f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b74a022b074b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f60d75d85747c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1683b4ff7cb4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>eMobilityWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>