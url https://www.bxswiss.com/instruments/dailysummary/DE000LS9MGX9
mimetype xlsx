--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2079668e384cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d071cd7206047fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01dc26f3bbd4c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660f8b7d33944326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d4ec4ea2a646d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01dc26f3bbd4c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b847935c1e24ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660f8b7d33944326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>