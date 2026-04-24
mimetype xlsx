--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d071cd7206047fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6613feec5d2243dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660f8b7d33944326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b525beddb4a4c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b847935c1e24ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660f8b7d33944326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a2fb2039524e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b525beddb4a4c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>