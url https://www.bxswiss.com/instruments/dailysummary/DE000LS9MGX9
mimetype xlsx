--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6613feec5d2243dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca92342d35c94f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b525beddb4a4c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re20a740fbff546e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a2fb2039524e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b525beddb4a4c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e20d83b4fd4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re20a740fbff546e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,366</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>