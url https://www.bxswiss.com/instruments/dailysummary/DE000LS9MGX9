--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca92342d35c94f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd9c4a0e1cb4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re20a740fbff546e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra295a46c95774119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e20d83b4fd4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re20a740fbff546e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd457addd7b424f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra295a46c95774119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>