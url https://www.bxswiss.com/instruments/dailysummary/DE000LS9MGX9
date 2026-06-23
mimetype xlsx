--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd9c4a0e1cb4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9dc31c5351409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra295a46c95774119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089d2984121940a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd457addd7b424f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra295a46c95774119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd4897f4baf4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089d2984121940a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>168,081</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,511</x:t>
-[...11 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,137</x:t>
-[...387 lines deleted...]
-          <x:t>166,014</x:t>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>