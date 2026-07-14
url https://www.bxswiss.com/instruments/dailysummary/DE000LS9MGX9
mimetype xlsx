--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9dc31c5351409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b7196276174427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089d2984121940a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7dd902eca54942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd4897f4baf4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089d2984121940a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf850397dea4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7dd902eca54942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>