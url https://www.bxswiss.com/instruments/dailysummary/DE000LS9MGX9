--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b7196276174427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ea3f9298ca4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7dd902eca54942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552c0c63917a4772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf850397dea4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7dd902eca54942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d34803b1de4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552c0c63917a4772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>170,806</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,797</x:t>
-[...436 lines deleted...]
-          <x:t>170,605</x:t>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>