--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ea3f9298ca4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedb6db63cfb405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552c0c63917a4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda09152a3c5d48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d34803b1de4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552c0c63917a4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca84b165817c4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda09152a3c5d48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>174,906</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,873</x:t>
-[...485 lines deleted...]
-          <x:t>172,568</x:t>
+          <x:t>171,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>