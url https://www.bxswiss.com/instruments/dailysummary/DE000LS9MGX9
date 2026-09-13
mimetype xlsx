--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedb6db63cfb405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb48a0c9b9a489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda09152a3c5d48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87e17817cea4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca84b165817c4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda09152a3c5d48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4007c9c3c7ff46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87e17817cea4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>