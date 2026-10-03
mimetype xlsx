--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb48a0c9b9a489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f89cde7eba4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87e17817cea4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99d7ab56f7402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4007c9c3c7ff46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87e17817cea4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1729b0ae1a497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99d7ab56f7402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>174,253</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>176,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>