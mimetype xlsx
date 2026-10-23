--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f89cde7eba4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde63ea75641346de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99d7ab56f7402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39715d3323404e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1729b0ae1a497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99d7ab56f7402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c2c682984946e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39715d3323404e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>No Doubts</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>