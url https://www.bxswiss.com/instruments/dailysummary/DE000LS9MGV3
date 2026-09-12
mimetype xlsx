--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679f58c780e14723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9477eef97ba148a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c89c7c4d7634ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf66936747f430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806172437698486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c89c7c4d7634ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d146214db84430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf66936747f430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>120,565</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,321</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>