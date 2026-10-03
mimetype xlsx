--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9477eef97ba148a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88920b777e541ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf66936747f430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1327d8d21bbb4265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d146214db84430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf66936747f430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d99b3b7732470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1327d8d21bbb4265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>120,512</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,564</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>121,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>