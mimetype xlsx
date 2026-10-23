--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88920b777e541ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea243626f724d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1327d8d21bbb4265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a25c3c49b2d414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d99b3b7732470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1327d8d21bbb4265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc010ceac1ab54485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a25c3c49b2d414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>