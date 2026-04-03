--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4484304e0e4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdb36a912154dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c623e0dd26c4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b705712253489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13252412a04a4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c623e0dd26c4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cc857cd42d423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b705712253489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>113,750</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>