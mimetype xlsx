--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdb36a912154dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8338d9e98a4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b705712253489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0ae4c9efb74635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cc857cd42d423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b705712253489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04e916df29b46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0ae4c9efb74635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>