--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8338d9e98a4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba24a67ced94f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0ae4c9efb74635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb888ae0418dd48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04e916df29b46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0ae4c9efb74635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6a4d96c51a4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb888ae0418dd48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>119,466</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>