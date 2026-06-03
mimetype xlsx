--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba24a67ced94f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ff9c3f7194db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb888ae0418dd48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20719bb46ebb4e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6a4d96c51a4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb888ae0418dd48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ad782af517480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20719bb46ebb4e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>