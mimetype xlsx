--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ff9c3f7194db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3c9984792742ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20719bb46ebb4e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0977776a7c4852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ad782af517480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20719bb46ebb4e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250f313e44364334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0977776a7c4852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>