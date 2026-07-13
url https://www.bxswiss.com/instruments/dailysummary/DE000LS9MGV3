--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3c9984792742ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32948cc7f647c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0977776a7c4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2598aa4c2f4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250f313e44364334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0977776a7c4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989e1eda9374456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2598aa4c2f4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>