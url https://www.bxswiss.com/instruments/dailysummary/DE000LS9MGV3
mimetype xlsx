--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf32948cc7f647c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9067c97c18d4f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2598aa4c2f4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152a69c6716e48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989e1eda9374456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2598aa4c2f4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908df81d7b654468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152a69c6716e48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>119,455</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>122,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,623</x:t>
-[...281 lines deleted...]
-          <x:t>118,263</x:t>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,403</x:t>
-[...4 lines deleted...]
-          <x:t>118,171</x:t>
+          <x:t>118,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>