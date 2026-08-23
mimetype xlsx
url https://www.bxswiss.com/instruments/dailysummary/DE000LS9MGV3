--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9067c97c18d4f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679f58c780e14723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152a69c6716e48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c89c7c4d7634ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908df81d7b654468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152a69c6716e48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806172437698486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c89c7c4d7634ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienrotation DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>118,263</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,403</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>