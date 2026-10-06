--- v15 (2026-09-15)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1352bbf7ff41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6d020c34854542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd95ce73f024732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01dadefcb1a4f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a77105990c04455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd95ce73f024732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbffacfd9a346f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01dadefcb1a4f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>