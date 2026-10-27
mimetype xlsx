--- v16 (2026-10-06)
+++ v17 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6d020c34854542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5cda2e64f74e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01dadefcb1a4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae61acccadcb47a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbffacfd9a346f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01dadefcb1a4f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32539dfee9fd47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae61acccadcb47a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>83,685</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,295</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>83,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>