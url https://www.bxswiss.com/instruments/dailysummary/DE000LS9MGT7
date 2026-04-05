--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f2aea5742c4baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434d7bafc2cb48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc845e53794244960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ecece516514656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a060b82b045c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc845e53794244960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df906b8a5c14185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ecece516514656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>