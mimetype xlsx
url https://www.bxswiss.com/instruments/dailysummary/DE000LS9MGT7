--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434d7bafc2cb48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f59dd6dfd94a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ecece516514656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60215b4e561a40bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df906b8a5c14185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ecece516514656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa5f4076c774288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60215b4e561a40bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>