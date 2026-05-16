--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f59dd6dfd94a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e277f8a9644ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60215b4e561a40bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560044974eb947fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa5f4076c774288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60215b4e561a40bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a2e1566f6b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560044974eb947fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>