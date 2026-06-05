--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e277f8a9644ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd940791be4054990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560044974eb947fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7d5950649b46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a2e1566f6b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560044974eb947fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2290ac1437e844e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7d5950649b46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>83,281</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,267</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>83,922</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>