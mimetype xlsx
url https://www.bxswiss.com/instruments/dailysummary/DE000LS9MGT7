--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd940791be4054990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e6f57f6c3847bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7d5950649b46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b084bd0d174aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2290ac1437e844e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7d5950649b46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4286e3f74d43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b084bd0d174aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>83,391</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,719</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>