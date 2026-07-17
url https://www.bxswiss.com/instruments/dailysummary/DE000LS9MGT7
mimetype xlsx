--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e6f57f6c3847bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacf7b3bf22f4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b084bd0d174aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335ceb51db034f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4286e3f74d43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b084bd0d174aaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6774bf68088f4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335ceb51db034f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>