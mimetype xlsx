--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacf7b3bf22f4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ffc193e3c14843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335ceb51db034f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4017053927f4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6774bf68088f4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335ceb51db034f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41619482d4544d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4017053927f4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>82,179</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,975</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>82,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,532</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>