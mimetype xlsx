--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ffc193e3c14843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec2b1629cd84a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4017053927f4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac944f58edb497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41619482d4544d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4017053927f4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722fb2e79bd44540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac944f58edb497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,639</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>