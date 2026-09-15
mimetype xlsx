--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec2b1629cd84a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1352bbf7ff41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac944f58edb497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd95ce73f024732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722fb2e79bd44540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac944f58edb497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a77105990c04455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd95ce73f024732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren mit Weitsicht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>83,655</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,388</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>84,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,068</x:t>
-[...58 lines deleted...]
-          <x:t>84,457</x:t>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>