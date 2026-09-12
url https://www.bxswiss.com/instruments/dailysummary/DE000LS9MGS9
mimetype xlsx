--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e2a3957ff1484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra896b98c94244e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf892607f669f4842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67dee40bce9b4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40e651a1ee14f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf892607f669f4842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24375b64572c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67dee40bce9b4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,039</x:t>
-[...183 lines deleted...]
-          <x:t>34,062</x:t>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,051</x:t>
-[...281 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,103</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>34,069</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>