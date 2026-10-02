--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra896b98c94244e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab637ba60c34d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67dee40bce9b4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023a3240f059443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24375b64572c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67dee40bce9b4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5799935699714658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023a3240f059443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,103</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,072</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>