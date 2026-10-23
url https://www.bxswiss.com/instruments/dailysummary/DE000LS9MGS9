--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab637ba60c34d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3a0b67741c4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023a3240f059443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a40336183347eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5799935699714658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023a3240f059443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6733f146b4e74407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a40336183347eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,093</x:t>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>