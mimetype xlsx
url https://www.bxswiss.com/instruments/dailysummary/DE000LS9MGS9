--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aba8c44c6a4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7af4a07a4654c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793237b5fd114609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bd9d28aa9ec4868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3dc982720414c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793237b5fd114609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cd5d08402842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bd9d28aa9ec4868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>