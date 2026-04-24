--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7af4a07a4654c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac35b8d1e7084004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bd9d28aa9ec4868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8c7b90b8204ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cd5d08402842e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bd9d28aa9ec4868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5bd660d1b54b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8c7b90b8204ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>