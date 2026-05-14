--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac35b8d1e7084004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bb010734f747e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8c7b90b8204ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47649cf121274d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5bd660d1b54b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8c7b90b8204ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21289daa814c4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47649cf121274d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>