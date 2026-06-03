--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bb010734f747e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30a7676689042f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47649cf121274d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ec536250764774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21289daa814c4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47649cf121274d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c19a5a4498400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ec536250764774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>