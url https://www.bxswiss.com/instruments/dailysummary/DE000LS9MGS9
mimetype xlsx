--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30a7676689042f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f7a1c623854ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ec536250764774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea8a9b64e9f4fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c19a5a4498400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ec536250764774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6ee19e85d741f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea8a9b64e9f4fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,170</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>