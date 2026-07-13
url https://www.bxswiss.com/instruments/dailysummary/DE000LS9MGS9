--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f7a1c623854ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1232133252e04ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea8a9b64e9f4fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e61ba26d0c4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6ee19e85d741f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea8a9b64e9f4fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89a69dfbe1145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e61ba26d0c4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>