--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1232133252e04ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e2a3957ff1484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e61ba26d0c4ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf892607f669f4842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89a69dfbe1145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e61ba26d0c4ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40e651a1ee14f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf892607f669f4842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Weltweit 101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>33,827</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,910</x:t>
-[...279 lines deleted...]
-          <x:t>33,687</x:t>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>