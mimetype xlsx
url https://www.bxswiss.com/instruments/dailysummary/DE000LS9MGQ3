--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537f77fabc1c45fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfe0b8abdac4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1e5b5af1284635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab249676a6c2439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba7585e10b54a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1e5b5af1284635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e07d48ba06497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab249676a6c2439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,992</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>