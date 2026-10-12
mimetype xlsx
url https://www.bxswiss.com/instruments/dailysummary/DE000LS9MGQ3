--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfe0b8abdac4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re596646ef0e646cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab249676a6c2439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8527e6ae11594043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e07d48ba06497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab249676a6c2439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cdfad1ba78347b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8527e6ae11594043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...175 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,030</x:t>
-[...360 lines deleted...]
-          <x:t>232,510</x:t>
+          <x:t>228,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>