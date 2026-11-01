--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re596646ef0e646cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9701fa92f84c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8527e6ae11594043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7533eef24c2e4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cdfad1ba78347b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8527e6ae11594043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148cadc7797747d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7533eef24c2e4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>