--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb810035cb8bc4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17f8363f46144c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d1d596267a4abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908b1af6d66744dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db5023b35204cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d1d596267a4abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25751bb89e694d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908b1af6d66744dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>