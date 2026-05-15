--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17f8363f46144c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aac93cd03b74bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908b1af6d66744dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe90e5674e804440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25751bb89e694d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908b1af6d66744dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e0f50742c4414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe90e5674e804440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>192,711</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>