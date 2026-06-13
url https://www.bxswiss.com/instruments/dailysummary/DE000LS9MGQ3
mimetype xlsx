--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aac93cd03b74bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf951af86bbdd411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe90e5674e804440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1e68b071054103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e0f50742c4414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe90e5674e804440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedc32eca0804f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1e68b071054103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>