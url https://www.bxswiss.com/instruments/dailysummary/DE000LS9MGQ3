--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf951af86bbdd411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a634c769007411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1e68b071054103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2217a7b78a4491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedc32eca0804f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1e68b071054103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd351e4eca5114907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2217a7b78a4491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>