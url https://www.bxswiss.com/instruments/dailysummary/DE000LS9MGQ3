--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a634c769007411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e66610daf94516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2217a7b78a4491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73280a98ca74888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd351e4eca5114907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2217a7b78a4491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f68227e81f468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73280a98ca74888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>212,589</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>