--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e66610daf94516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5573838c08a140d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73280a98ca74888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567109f20e3e4f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f68227e81f468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73280a98ca74888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364276b6a7a0437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567109f20e3e4f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>