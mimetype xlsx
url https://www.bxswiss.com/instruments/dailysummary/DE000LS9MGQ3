--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5573838c08a140d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537f77fabc1c45fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567109f20e3e4f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1e5b5af1284635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364276b6a7a0437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567109f20e3e4f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba7585e10b54a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1e5b5af1284635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RocketInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>