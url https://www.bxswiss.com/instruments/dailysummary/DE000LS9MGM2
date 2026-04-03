--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0472ce09e73144b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610758a257974b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5ec84da1954208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b33bf443916491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff9f9305f964d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5ec84da1954208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de3c647e69c455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b33bf443916491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,737</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,566</x:t>
-[...303 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,880</x:t>
-[...306 lines deleted...]
-          <x:t>102,512</x:t>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>