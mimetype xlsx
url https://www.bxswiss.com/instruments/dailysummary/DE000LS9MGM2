--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610758a257974b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdd08f7e6e546ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b33bf443916491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbeeac2ec46348a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de3c647e69c455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b33bf443916491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a70d38223a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbeeac2ec46348a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>104,560</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>