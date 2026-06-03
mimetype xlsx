--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdd08f7e6e546ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf427ef11fa2f4fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbeeac2ec46348a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0668b8e3c70436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a70d38223a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbeeac2ec46348a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac600aca792b44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0668b8e3c70436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>103,867</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>103,846</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,681</x:t>
-[...166 lines deleted...]
-          <x:t>103,833</x:t>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>