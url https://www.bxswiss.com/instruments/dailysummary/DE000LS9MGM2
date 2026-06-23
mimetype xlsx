--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf427ef11fa2f4fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066bad0fe2c34ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0668b8e3c70436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3015114709f4a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac600aca792b44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0668b8e3c70436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c58161ddc1e4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3015114709f4a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,893</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,804</x:t>
-[...544 lines deleted...]
-          <x:t>103,607</x:t>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>