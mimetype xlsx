--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066bad0fe2c34ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706589e1e6864c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3015114709f4a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2086d4c91ff14748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c58161ddc1e4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3015114709f4a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480c0426a3f044c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2086d4c91ff14748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>104,081</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,071</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,443</x:t>
-[...117 lines deleted...]
-          <x:t>104,657</x:t>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>