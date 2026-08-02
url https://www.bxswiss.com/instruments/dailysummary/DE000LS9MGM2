--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706589e1e6864c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bd927704c14476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2086d4c91ff14748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c39c17ed1484cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480c0426a3f044c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2086d4c91ff14748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b6d11a169d4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c39c17ed1484cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,443</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>104,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>