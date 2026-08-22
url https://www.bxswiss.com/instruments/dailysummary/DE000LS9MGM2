--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bd927704c14476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab85968784a84752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c39c17ed1484cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6c4da23d7f4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b6d11a169d4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c39c17ed1484cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc178d9c87c46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6c4da23d7f4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>104,699</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,597</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>104,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,728</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>