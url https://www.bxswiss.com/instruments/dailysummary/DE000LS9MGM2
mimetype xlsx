--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab85968784a84752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a25a3e18da4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6c4da23d7f4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8728c78b1f41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc178d9c87c46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6c4da23d7f4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf595d9458e2d4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8728c78b1f41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,750</x:t>
-[...21 lines deleted...]
-          <x:t>105,579</x:t>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>105,679</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>105,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>105,756</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>