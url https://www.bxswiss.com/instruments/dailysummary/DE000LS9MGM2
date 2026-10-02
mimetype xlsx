--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a25a3e18da4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74226fb7fc6a4876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8728c78b1f41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a50f4969664def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf595d9458e2d4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8728c78b1f41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dbb939ff294356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a50f4969664def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>105,679</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>105,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,298</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>