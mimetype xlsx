--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74226fb7fc6a4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09bf2f99d3740c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a50f4969664def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6328f4540a274207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dbb939ff294356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a50f4969664def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0df8cb95184bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6328f4540a274207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Junior Miners Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>