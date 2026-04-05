--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08165c97b84a429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cfae2947a64130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e735b826f84863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146224f708b544ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbb15ba9d9b4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e735b826f84863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdf58deebca4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146224f708b544ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW- Das Musterländle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>