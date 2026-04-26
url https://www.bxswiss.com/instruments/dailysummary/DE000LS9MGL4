--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cfae2947a64130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7e79dd78264885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146224f708b544ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59968b3991524fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdf58deebca4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146224f708b544ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76855991b0741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59968b3991524fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW- Das Musterländle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>