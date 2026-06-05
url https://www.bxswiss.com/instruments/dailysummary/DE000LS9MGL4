--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7e79dd78264885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34dcb5519c934f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59968b3991524fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737389c093024f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76855991b0741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59968b3991524fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14c7f4ad8324218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737389c093024f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BW- Das Musterländle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>164,228</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>