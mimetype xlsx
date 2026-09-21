--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a554ba125b4ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876eb08759a6489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22b83605bb54c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra241c18a1c384356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984c47c562794add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22b83605bb54c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db89286c98f4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra241c18a1c384356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>172,136</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,334</x:t>
-[...65 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>