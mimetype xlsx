--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876eb08759a6489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e209135165c41f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra241c18a1c384356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0fab03cace4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db89286c98f4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra241c18a1c384356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5f0a44652d4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0fab03cace4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>