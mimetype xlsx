--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e209135165c41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779d6e3faa4b4eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0fab03cace4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046195d5263b4242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5f0a44652d4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0fab03cace4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra578e28875cf4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046195d5263b4242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>