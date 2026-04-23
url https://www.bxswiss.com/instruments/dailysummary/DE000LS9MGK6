--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864f501186f84081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303782ae1fab442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9dfeacc1344db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4953cfd4e5454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2fba50bed64964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9dfeacc1344db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9ce84680044dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4953cfd4e5454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,392 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...559 lines deleted...]
-          <x:t>158,225</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>