--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303782ae1fab442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a515739e62f41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4953cfd4e5454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd0b565110d4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9ce84680044dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4953cfd4e5454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05af403f8c64e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd0b565110d4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,201 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -510,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>