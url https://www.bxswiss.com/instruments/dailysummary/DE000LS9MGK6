--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a515739e62f41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e1f26c692046c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd0b565110d4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fe5622b6714f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05af403f8c64e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd0b565110d4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966a4df0e8984ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fe5622b6714f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>166,101</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>162,071</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>