--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e1f26c692046c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba9222604b04db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fe5622b6714f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37db408a08c044f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966a4df0e8984ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fe5622b6714f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae497b926d845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37db408a08c044f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...593 lines deleted...]
-          <x:t>166,366</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>