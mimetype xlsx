--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba9222604b04db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a554ba125b4ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37db408a08c044f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22b83605bb54c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae497b926d845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37db408a08c044f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984c47c562794add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22b83605bb54c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Dividend Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>171,701</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>