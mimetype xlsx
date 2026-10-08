--- v13 (2026-08-31)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c4ecc26f854a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eac8975ff44366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red80e846f2b04457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb27b822714d4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1617bd8d1a34c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red80e846f2b04457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bf78e8cfdb40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb27b822714d4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>286,033</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>