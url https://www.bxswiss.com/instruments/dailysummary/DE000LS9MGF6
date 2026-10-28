--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eac8975ff44366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d7a167f49c4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb27b822714d4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86897d2948504e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bf78e8cfdb40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb27b822714d4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419c9d4847e744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86897d2948504e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>286,974</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>285,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,416</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>