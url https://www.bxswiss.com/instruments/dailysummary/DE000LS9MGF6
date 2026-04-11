--- v5 (2026-03-14)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41390000b11b4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b21a7f961164bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0b1aaf407a46a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b8eb9c15bc45ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a1675b6c4a4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0b1aaf407a46a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447a5e87c6424d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b8eb9c15bc45ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>