--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b21a7f961164bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5b99dbaaa14fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b8eb9c15bc45ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3331e3090f940bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447a5e87c6424d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b8eb9c15bc45ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd239a30746c84867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3331e3090f940bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>