--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5b99dbaaa14fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97de2a31b5d34d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3331e3090f940bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3009058553843a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd239a30746c84867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3331e3090f940bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c6a9dc58164c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3009058553843a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>