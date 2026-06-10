--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97de2a31b5d34d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a4b739ec3d489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3009058553843a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7269ee0dc5684095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c6a9dc58164c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3009058553843a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee9c7a2569c4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7269ee0dc5684095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>