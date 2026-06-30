--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a4b739ec3d489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6614ab7de6b34e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7269ee0dc5684095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d27a7029f7e44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee9c7a2569c4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7269ee0dc5684095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4401357b6d4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d27a7029f7e44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>