--- v10 (2026-06-30)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6614ab7de6b34e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04eb4cab8abe45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d27a7029f7e44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218d1c60170b4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4401357b6d4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d27a7029f7e44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbfc4b8201e4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218d1c60170b4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>