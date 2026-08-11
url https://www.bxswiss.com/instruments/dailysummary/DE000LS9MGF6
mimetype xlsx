--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04eb4cab8abe45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2197986e2d4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218d1c60170b4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf71d20ead2f43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbfc4b8201e4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218d1c60170b4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0ea7accbea4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf71d20ead2f43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>