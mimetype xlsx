--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2197986e2d4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c4ecc26f854a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf71d20ead2f43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red80e846f2b04457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0ea7accbea4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf71d20ead2f43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1617bd8d1a34c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red80e846f2b04457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>