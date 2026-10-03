--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31feb26d58694afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47cbc22203a461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830bdec427594664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e591aecfe54564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106730b7070a4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830bdec427594664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ebe24a19204a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e591aecfe54564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>