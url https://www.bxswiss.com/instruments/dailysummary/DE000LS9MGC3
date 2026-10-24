--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47cbc22203a461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b82691b18e94a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e591aecfe54564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51fa1e4016294a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ebe24a19204a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e591aecfe54564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb013c3e19b264848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51fa1e4016294a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>