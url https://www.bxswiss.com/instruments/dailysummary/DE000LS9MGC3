--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495ef792513940c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2a40f8732a4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e8b50853ad4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf79152dd7c8495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f404d3ff494d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e8b50853ad4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fc4cd6f36f4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf79152dd7c8495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>