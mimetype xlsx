--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2a40f8732a4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086109687d544de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf79152dd7c8495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c373fe1df924cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fc4cd6f36f4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf79152dd7c8495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5281bb4380814911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c373fe1df924cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>