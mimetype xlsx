--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086109687d544de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1755b6aa434f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c373fe1df924cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e263225c8e41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5281bb4380814911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c373fe1df924cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4acf2368d8b4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e263225c8e41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>