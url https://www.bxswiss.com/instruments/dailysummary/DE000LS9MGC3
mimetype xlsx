--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1755b6aa434f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685f84c0f0a14b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e263225c8e41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843579610fa94cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4acf2368d8b4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e263225c8e41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f352fdb7524a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843579610fa94cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>