--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685f84c0f0a14b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0d38742a424fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843579610fa94cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b156e6b404f4edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f352fdb7524a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843579610fa94cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf45df9c2f34680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b156e6b404f4edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>