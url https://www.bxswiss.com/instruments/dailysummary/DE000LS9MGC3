--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c0d38742a424fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57d8e1aae7847bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b156e6b404f4edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737bc9c02dd04dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf45df9c2f34680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b156e6b404f4edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24ca63134734624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737bc9c02dd04dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>