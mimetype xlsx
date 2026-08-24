--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57d8e1aae7847bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11b45a5d4f4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737bc9c02dd04dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372c6ec399254c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24ca63134734624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737bc9c02dd04dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66464bce15e64139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372c6ec399254c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>144,268</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>