--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11b45a5d4f4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31feb26d58694afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372c6ec399254c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830bdec427594664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66464bce15e64139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372c6ec399254c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106730b7070a4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830bdec427594664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAP-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>