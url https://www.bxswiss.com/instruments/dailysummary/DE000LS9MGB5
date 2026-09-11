--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321a1fd927d6478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817459147cd840c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f952cc227f4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc80261f8074c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f675420d4d49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f952cc227f4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31eb9b914e7348de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc80261f8074c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>