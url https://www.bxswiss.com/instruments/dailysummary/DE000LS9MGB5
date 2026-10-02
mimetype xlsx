--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817459147cd840c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c7d3a7e11b48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc80261f8074c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f84416e38e34317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31eb9b914e7348de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc80261f8074c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff984909de584d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f84416e38e34317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>65,945</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,743</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>65,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,320</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>