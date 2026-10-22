--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c7d3a7e11b48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6a630177914049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f84416e38e34317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b872316b594f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff984909de584d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f84416e38e34317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f11916457eb4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b872316b594f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>64,067</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>