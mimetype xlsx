--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6fdba8863df40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903b4d47d00e418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c929659165a4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4673f3bb8db849a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d4851619ab4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c929659165a4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a2682e776f4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4673f3bb8db849a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>