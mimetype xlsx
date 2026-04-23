--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903b4d47d00e418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdfb17adecc4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4673f3bb8db849a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562789c633694740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a2682e776f4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4673f3bb8db849a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d28e939ec64b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562789c633694740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>59,492</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,800</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>59,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,395</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>