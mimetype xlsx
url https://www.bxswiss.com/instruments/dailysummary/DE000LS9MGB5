--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdfb17adecc4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8792c6ec0c4ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562789c633694740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274e9088a2e34513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d28e939ec64b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562789c633694740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9183579dc674f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274e9088a2e34513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>