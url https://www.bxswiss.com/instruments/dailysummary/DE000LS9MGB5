--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8792c6ec0c4ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43633abd14ad47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274e9088a2e34513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e9f0cfc98b4e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9183579dc674f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274e9088a2e34513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7350eb842e6b40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e9f0cfc98b4e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>