--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43633abd14ad47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bee0d7d05be4ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e9f0cfc98b4e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd423b6a4a544d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7350eb842e6b40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e9f0cfc98b4e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbc713796d34e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd423b6a4a544d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>63,830</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,763</x:t>
-[...107 lines deleted...]
-          <x:t>64,336</x:t>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>63,938</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>63,962</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>