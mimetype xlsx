--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bee0d7d05be4ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9579a5c1db4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd423b6a4a544d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6670eb664917423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbc713796d34e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd423b6a4a544d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81a3b7845894b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6670eb664917423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>63,763</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,735</x:t>
-[...205 lines deleted...]
-          <x:t>63,869</x:t>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>63,592</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>