--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9579a5c1db4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321a1fd927d6478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6670eb664917423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f952cc227f4ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81a3b7845894b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6670eb664917423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f675420d4d49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f952cc227f4ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Zukunftsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>