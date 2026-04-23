--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdcd177a176a4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32de319c44c44c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228eeea8ef1244d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46657f17333a42c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21885ba175e4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228eeea8ef1244d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d256de358d54e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46657f17333a42c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>192,118</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>184,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>