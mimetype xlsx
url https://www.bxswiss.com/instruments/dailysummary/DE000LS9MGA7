--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32de319c44c44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac36a2405be74f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46657f17333a42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bf93eef9be4bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d256de358d54e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46657f17333a42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ee7a72d5334fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bf93eef9be4bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>