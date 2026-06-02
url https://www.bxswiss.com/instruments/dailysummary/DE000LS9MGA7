--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac36a2405be74f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bd3392c683427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bf93eef9be4bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05cc6f12c884202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17ee7a72d5334fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bf93eef9be4bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c2efc96d194d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05cc6f12c884202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,545 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>192,247</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>190,440</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>