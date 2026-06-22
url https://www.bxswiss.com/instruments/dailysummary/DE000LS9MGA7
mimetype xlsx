--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bd3392c683427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc7b094f69643eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05cc6f12c884202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991b5844306644c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c2efc96d194d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05cc6f12c884202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5bab2038d54cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991b5844306644c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>