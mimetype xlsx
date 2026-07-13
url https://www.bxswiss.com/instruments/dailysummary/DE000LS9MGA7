--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc7b094f69643eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2be2970e884ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991b5844306644c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7177825e0494439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5bab2038d54cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991b5844306644c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2e0ea624604db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7177825e0494439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>