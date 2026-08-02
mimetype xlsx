--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2be2970e884ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e335fc9b30490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7177825e0494439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc092ef99f29241ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2e0ea624604db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7177825e0494439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ea6ced4eec4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc092ef99f29241ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>