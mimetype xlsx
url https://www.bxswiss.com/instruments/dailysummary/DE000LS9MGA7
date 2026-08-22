--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e335fc9b30490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05550ec743a643c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc092ef99f29241ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa935ae35c64386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ea6ced4eec4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc092ef99f29241ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dde240e21704033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa935ae35c64386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>