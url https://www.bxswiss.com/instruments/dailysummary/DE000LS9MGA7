--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05550ec743a643c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54397ef87a44419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa935ae35c64386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be272b8f69a46a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dde240e21704033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa935ae35c64386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d78dd29cc2d4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be272b8f69a46a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>201,292</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,151</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>202,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>204,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,106</x:t>
-[...242 lines deleted...]
-          <x:t>202,864</x:t>
+          <x:t>203,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>