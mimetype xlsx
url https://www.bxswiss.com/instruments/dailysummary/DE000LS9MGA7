--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54397ef87a44419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3217259500491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be272b8f69a46a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cffdd0d413548f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d78dd29cc2d4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be272b8f69a46a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf041ecc6ed43453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cffdd0d413548f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>204,199</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,106</x:t>
-[...43 lines deleted...]
-          <x:t>204,899</x:t>
+          <x:t>203,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,709</x:t>
-[...566 lines deleted...]
-          <x:t>202,022</x:t>
+          <x:t>204,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>