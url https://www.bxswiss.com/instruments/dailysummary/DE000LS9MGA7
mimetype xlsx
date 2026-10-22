--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3217259500491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca3b9584a08462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cffdd0d413548f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd11ff1d01e642fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf041ecc6ed43453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cffdd0d413548f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004f5779b9404113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd11ff1d01e642fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,530</x:t>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>