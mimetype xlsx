--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6652461b251476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2254edfd76446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62847974e774377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d9df5946e34e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b1fa556db24ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62847974e774377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127ef2c2f4b047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d9df5946e34e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>