--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2254edfd76446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c7f5dcc9ed4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d9df5946e34e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6286d1cfa1406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127ef2c2f4b047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d9df5946e34e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43964456cc2e4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6286d1cfa1406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>