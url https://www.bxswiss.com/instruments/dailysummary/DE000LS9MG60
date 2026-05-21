--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c7f5dcc9ed4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170e0c8c1568480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6286d1cfa1406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd470145b5ae42c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43964456cc2e4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6286d1cfa1406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ed7551251a40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd470145b5ae42c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>138,001</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>135,682</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>