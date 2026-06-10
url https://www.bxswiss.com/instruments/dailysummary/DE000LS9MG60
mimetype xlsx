--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170e0c8c1568480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc151301277845ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd470145b5ae42c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2365a0866f58448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ed7551251a40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd470145b5ae42c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723997de743346cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2365a0866f58448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>