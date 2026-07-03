--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc151301277845ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c49c037e0347ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2365a0866f58448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd09ddd8577141a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723997de743346cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2365a0866f58448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2be41f1ea74015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd09ddd8577141a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>