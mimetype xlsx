--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c49c037e0347ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98252e732614288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd09ddd8577141a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd0adda7b3740c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2be41f1ea74015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd09ddd8577141a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092f0147e9984541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd0adda7b3740c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>