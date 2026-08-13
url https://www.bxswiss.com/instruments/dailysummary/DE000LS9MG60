--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98252e732614288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88005bcb3de6445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd0adda7b3740c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb607d4029be54378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092f0147e9984541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd0adda7b3740c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af1db71cd304108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb607d4029be54378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>