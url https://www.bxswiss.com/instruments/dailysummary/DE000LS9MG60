--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88005bcb3de6445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7121f2e2bee14212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb607d4029be54378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8c62dc9493436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1af1db71cd304108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb607d4029be54378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb9a5db11df462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8c62dc9493436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>