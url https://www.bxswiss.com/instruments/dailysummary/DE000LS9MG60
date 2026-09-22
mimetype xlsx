--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7121f2e2bee14212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a1423b9f584d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8c62dc9493436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4b0a0ed2cf49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb9a5db11df462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8c62dc9493436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8cb683532b470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4b0a0ed2cf49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>