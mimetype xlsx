--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a1423b9f584d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7811ec1050634d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4b0a0ed2cf49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45593a3acd0843fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8cb683532b470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4b0a0ed2cf49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ef7cd18bd241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45593a3acd0843fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>