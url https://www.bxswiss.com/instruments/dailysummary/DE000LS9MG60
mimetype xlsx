--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7811ec1050634d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raadb2ed4315140c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45593a3acd0843fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f9b483e7374db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ef7cd18bd241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45593a3acd0843fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3b2fee08c84a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f9b483e7374db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GEOPOLITICAL BIZ FINTECH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>