--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67123ae15034fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03845752ab474fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353bd6f8bf1847bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dc967e873a4b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a83256f6c2e4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353bd6f8bf1847bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b514233fd449a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dc967e873a4b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>