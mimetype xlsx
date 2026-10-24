--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03845752ab474fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57562c9a074a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dc967e873a4b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9750fdc7b0fb4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b514233fd449a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dc967e873a4b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57c6e9900c34dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9750fdc7b0fb4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>