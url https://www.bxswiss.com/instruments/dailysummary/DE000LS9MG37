--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec3e277895e468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840179b3d1ce41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ba443d766243fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3af9cb1eb1e4008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re101efada82542f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ba443d766243fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305028beada143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3af9cb1eb1e4008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>128,909</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>