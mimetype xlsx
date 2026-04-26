--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840179b3d1ce41f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1816e901f6f34c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3af9cb1eb1e4008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8f893e40484e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305028beada143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3af9cb1eb1e4008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac56039513f4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8f893e40484e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>