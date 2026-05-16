--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1816e901f6f34c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc7d3c11e274b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8f893e40484e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9d83c4ac264db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac56039513f4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8f893e40484e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65068cae609549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9d83c4ac264db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>