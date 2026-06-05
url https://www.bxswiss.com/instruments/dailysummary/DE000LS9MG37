--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc7d3c11e274b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d67ea20f6c4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9d83c4ac264db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923b9a2e4b5e4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65068cae609549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9d83c4ac264db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f04a11b8c8b484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923b9a2e4b5e4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>