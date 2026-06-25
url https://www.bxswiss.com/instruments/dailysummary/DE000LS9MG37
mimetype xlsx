--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d67ea20f6c4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876d574f4fc946af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923b9a2e4b5e4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5daec03e1edf4ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f04a11b8c8b484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923b9a2e4b5e4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63daf7b5bc5b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5daec03e1edf4ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>