--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876d574f4fc946af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357e68b387544c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5daec03e1edf4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f65b6458f648c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63daf7b5bc5b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5daec03e1edf4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8441a5c411774540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f65b6458f648c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>