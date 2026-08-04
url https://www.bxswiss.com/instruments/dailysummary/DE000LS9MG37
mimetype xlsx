--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357e68b387544c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re239d4792604465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f65b6458f648c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5cdc379b55e45bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8441a5c411774540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f65b6458f648c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9473f9f342473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5cdc379b55e45bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>82,849</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>69,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>