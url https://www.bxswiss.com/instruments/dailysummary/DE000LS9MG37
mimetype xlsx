--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re239d4792604465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eda2a7bf284d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5cdc379b55e45bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9eb908e4919410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9473f9f342473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5cdc379b55e45bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0658228cb28c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9eb908e4919410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>