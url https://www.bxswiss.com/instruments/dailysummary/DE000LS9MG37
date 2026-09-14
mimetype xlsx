--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eda2a7bf284d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67123ae15034fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9eb908e4919410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353bd6f8bf1847bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0658228cb28c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9eb908e4919410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a83256f6c2e4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353bd6f8bf1847bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of Blue-Chips strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>84,313</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,642</x:t>
-[...183 lines deleted...]
-          <x:t>86,482</x:t>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,947</x:t>
-[...53 lines deleted...]
-          <x:t>82,649</x:t>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>