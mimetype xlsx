--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24d12208cf24d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3cbad23a3e47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396e6897e10c4d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7bbb4012854395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1278224d610f4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396e6897e10c4d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba14fcaee9349d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7bbb4012854395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>132,544</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,001</x:t>
-[...350 lines deleted...]
-          <x:t>122,634</x:t>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>