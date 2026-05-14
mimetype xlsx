--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3cbad23a3e47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c693f137d64d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7bbb4012854395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaab0fba9996401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba14fcaee9349d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7bbb4012854395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8719caf410b04623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaab0fba9996401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>