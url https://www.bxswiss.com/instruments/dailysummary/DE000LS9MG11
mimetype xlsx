--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c693f137d64d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b21557a7b804108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaab0fba9996401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f04df4dfa0478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8719caf410b04623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaab0fba9996401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5054d3ed4b4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f04df4dfa0478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,518</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>132,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,825</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>