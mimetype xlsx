--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b21557a7b804108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde6b3b4e6084de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f04df4dfa0478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9fde7b315146af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5054d3ed4b4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f04df4dfa0478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee463ec470548b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9fde7b315146af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>