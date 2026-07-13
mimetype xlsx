--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde6b3b4e6084de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172460c16c104983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9fde7b315146af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b78e9f056294d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee463ec470548b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9fde7b315146af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a597838302c4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b78e9f056294d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>