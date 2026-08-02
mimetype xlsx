--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172460c16c104983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5ff9a1ca054b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b78e9f056294d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb39fd5d63f241d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a597838302c4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b78e9f056294d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27881fdbb9c14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb39fd5d63f241d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,295</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>