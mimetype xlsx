--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5ff9a1ca054b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d2ade165784b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb39fd5d63f241d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdc3c72f6754b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27881fdbb9c14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb39fd5d63f241d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb9c05c1c884fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdc3c72f6754b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>