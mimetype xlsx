--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d2ade165784b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d29d9d57c44bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdc3c72f6754b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3385c3499344a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb9c05c1c884fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdc3c72f6754b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3911fa5b50fc432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3385c3499344a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,024</x:t>
-[...183 lines deleted...]
-          <x:t>142,980</x:t>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,460</x:t>
-[...247 lines deleted...]
-          <x:t>142,095</x:t>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>