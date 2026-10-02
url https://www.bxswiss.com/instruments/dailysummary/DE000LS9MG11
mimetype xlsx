--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d29d9d57c44bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65a752cf94f4e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3385c3499344a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfcad80b2314076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3911fa5b50fc432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3385c3499344a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909fe87bc0a14057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfcad80b2314076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>140,008</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,163</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>140,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>