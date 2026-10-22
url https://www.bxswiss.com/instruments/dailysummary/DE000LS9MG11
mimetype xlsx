--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65a752cf94f4e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e26503211914fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfcad80b2314076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6d079e5b6f4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909fe87bc0a14057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfcad80b2314076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438e6e06b86d4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6d079e5b6f4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GD - Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MG11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>