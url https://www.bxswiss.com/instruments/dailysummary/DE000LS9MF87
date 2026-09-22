--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18ae9c367d64039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c14ab076e974659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6efdf13cffd4d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0518a23ac94c4b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe9585d034449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6efdf13cffd4d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c0ade501ab4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0518a23ac94c4b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>192,450</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,024</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>