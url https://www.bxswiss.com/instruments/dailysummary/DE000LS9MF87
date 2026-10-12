--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c14ab076e974659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a987956f094126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0518a23ac94c4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc4c43f87924b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c0ade501ab4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0518a23ac94c4b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92240ec7989f4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc4c43f87924b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>