--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a987956f094126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d529ce646340b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc4c43f87924b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66bb53164f7241bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92240ec7989f4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc4c43f87924b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa07cd6519748df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66bb53164f7241bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>