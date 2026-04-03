--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da99d20a6b49bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaba6b1431af4171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51608466f9f4867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc5fa5c29404c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5edd14efc234d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51608466f9f4867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14919e231ca403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc5fa5c29404c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,774</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>166,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,875</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>