--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaba6b1431af4171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcd485b66134dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc5fa5c29404c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bfbac66ac3486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14919e231ca403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc5fa5c29404c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6febad045b1d42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bfbac66ac3486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>169,206</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,267</x:t>
-[...544 lines deleted...]
-          <x:t>167,195</x:t>
+          <x:t>170,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>