--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcd485b66134dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf126afb5ba4d4f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bfbac66ac3486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3705c6b4a748f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6febad045b1d42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bfbac66ac3486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b70134a03274564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3705c6b4a748f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>