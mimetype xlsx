--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf126afb5ba4d4f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e37bf95df734b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3705c6b4a748f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8591f6b0414525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b70134a03274564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3705c6b4a748f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ccd9efbd2e4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8591f6b0414525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>