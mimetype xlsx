--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e37bf95df734b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1903d81922040a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8591f6b0414525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b553e5a98c41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ccd9efbd2e4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8591f6b0414525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00c542140ac481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b553e5a98c41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>183,498</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>