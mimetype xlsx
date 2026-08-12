--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1903d81922040a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336aa3bed1e94900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b553e5a98c41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd65fce1cf64846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00c542140ac481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b553e5a98c41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re678f35f872a485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd65fce1cf64846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,728</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>194,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,568</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>