--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336aa3bed1e94900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18ae9c367d64039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd65fce1cf64846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6efdf13cffd4d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re678f35f872a485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd65fce1cf64846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe9585d034449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6efdf13cffd4d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MF87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,020</x:t>
-[...414 lines deleted...]
-          <x:t>193,693</x:t>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>