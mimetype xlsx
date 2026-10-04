--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3579a9a2f12491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e17f7be2a44fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bc94c5a2e84a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9836da4e6ba4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e416469a284a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bc94c5a2e84a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36af820a82a4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9836da4e6ba4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>