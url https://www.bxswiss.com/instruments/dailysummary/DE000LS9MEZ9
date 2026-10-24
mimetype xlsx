--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e17f7be2a44fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf767d79e6db147f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9836da4e6ba4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425b4f249775497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36af820a82a4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9836da4e6ba4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498dd9d1a984482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425b4f249775497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,245</x:t>
-[...468 lines deleted...]
-          <x:t>160,339</x:t>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>