--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d661a43ee94c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d49baf172c4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd611c3b82104ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae067826bce459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69f1f9135224e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd611c3b82104ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089befb9e93d423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae067826bce459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...6 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,647</x:t>
-[...426 lines deleted...]
-          <x:t>146,419</x:t>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,820</x:t>
-[...139 lines deleted...]
-          <x:t>146,338</x:t>
+          <x:t>145,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>