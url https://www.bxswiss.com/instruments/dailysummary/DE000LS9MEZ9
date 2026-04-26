--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d49baf172c4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bf82bdd5524227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae067826bce459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e11e3a1fd4451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089befb9e93d423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae067826bce459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772e7cb68ced4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e11e3a1fd4451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>