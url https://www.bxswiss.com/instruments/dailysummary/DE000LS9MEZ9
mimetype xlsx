--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bf82bdd5524227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4df8e1b8dac4ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e11e3a1fd4451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe181612b9d14bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772e7cb68ced4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e11e3a1fd4451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eca995e4104aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe181612b9d14bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>