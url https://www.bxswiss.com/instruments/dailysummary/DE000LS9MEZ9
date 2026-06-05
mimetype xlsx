--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4df8e1b8dac4ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a3da6bebe9476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe181612b9d14bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0367299172a34890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eca995e4104aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe181612b9d14bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d518e2fd9934b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0367299172a34890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>