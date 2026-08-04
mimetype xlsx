--- v8 (2026-06-05)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a3da6bebe9476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b0b84bced040e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0367299172a34890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ea5947daaa417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d518e2fd9934b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0367299172a34890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b0c342b76c448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ea5947daaa417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,452</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>