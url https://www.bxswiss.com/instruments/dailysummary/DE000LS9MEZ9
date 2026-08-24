--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b0b84bced040e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dbfbc4e88c4246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ea5947daaa417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f20ae1479049e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b0c342b76c448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ea5947daaa417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6008dfa368546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f20ae1479049e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>