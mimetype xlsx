--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dbfbc4e88c4246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3579a9a2f12491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f20ae1479049e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bc94c5a2e84a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6008dfa368546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f20ae1479049e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e416469a284a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bc94c5a2e84a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100SharesOfMike</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,943</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>