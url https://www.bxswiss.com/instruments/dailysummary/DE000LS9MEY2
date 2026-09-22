--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c0e6963e97466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c50fadf6fb404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010e889881b244b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610669fef6b34110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfccf391dff4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010e889881b244b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958133ca68ac40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610669fef6b34110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>