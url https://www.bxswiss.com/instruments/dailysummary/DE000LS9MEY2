--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c50fadf6fb404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d569019e2274a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610669fef6b34110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd405ab7a1e9468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958133ca68ac40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610669fef6b34110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005265882f414b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd405ab7a1e9468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>