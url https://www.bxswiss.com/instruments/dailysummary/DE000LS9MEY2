--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d569019e2274a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce26d1df3da14e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd405ab7a1e9468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338eca8a932c4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005265882f414b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd405ab7a1e9468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0171e8bfba0549d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338eca8a932c4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,913</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>87,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,639</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>