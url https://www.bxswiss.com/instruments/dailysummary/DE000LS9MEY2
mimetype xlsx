--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fb86c8fe884a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c64f2fd84e64be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0203d3bee96147fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c56425802cd4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530410c8201f49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0203d3bee96147fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9ccf4b2b2f4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c56425802cd4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>