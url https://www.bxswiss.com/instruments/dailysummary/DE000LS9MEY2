--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c64f2fd84e64be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7f4a4ec5974119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c56425802cd4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e928846f417491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9ccf4b2b2f4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c56425802cd4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067b71a0294d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e928846f417491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,385</x:t>
@@ -791,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>