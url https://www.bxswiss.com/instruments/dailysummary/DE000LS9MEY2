--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7f4a4ec5974119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587d39edf786425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e928846f417491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re136be9c32fe48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067b71a0294d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e928846f417491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a6d1b655b9474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re136be9c32fe48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,372</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>