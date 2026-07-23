--- v7 (2026-05-14)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587d39edf786425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f9f0c16ea5475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re136be9c32fe48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d0c52a41d04359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a6d1b655b9474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re136be9c32fe48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e832a59de94e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d0c52a41d04359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...566 lines deleted...]
-          <x:t>86,668</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>