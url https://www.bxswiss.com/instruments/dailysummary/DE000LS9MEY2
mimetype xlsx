--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f9f0c16ea5475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd622a9d3711b45c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d0c52a41d04359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ad4047b2d0452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e832a59de94e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d0c52a41d04359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a67c3b294f4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ad4047b2d0452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,999</x:t>
@@ -737,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>