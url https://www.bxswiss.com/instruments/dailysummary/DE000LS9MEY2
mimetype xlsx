--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd622a9d3711b45c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c0e6963e97466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ad4047b2d0452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010e889881b244b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a67c3b294f4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ad4047b2d0452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfccf391dff4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010e889881b244b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>