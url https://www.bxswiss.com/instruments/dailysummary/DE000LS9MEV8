--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77f112ca0cc449e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2ff73df3b7487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3ca1ca8d754d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c152f86490a490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859bb5d1117045e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3ca1ca8d754d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438a352b36a8429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c152f86490a490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>