--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2ff73df3b7487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7903fea413144e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c152f86490a490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d325d90fb954a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438a352b36a8429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c152f86490a490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546cb3b44ebb4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d325d90fb954a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>