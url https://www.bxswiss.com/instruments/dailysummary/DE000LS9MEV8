--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7903fea413144e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra303fa91efbb489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d325d90fb954a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc558112aaff844cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546cb3b44ebb4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d325d90fb954a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb60fdfd34746db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc558112aaff844cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>