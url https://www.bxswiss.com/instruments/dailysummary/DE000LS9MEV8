--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra303fa91efbb489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34b3d8ff58040d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc558112aaff844cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6dca82826d40e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb60fdfd34746db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc558112aaff844cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0362806f057641ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6dca82826d40e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>