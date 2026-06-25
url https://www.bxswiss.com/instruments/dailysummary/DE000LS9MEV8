--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34b3d8ff58040d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0918983620d1432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6dca82826d40e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27f8f4088634391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0362806f057641ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6dca82826d40e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9237e4a1a84026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27f8f4088634391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>