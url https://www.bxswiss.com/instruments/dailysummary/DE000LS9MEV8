--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0918983620d1432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea820cf3d8a14904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc27f8f4088634391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30e5e30176245e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9237e4a1a84026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc27f8f4088634391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357655e022bb4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30e5e30176245e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>