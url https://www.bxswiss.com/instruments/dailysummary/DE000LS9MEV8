--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea820cf3d8a14904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de0fb85c18c49a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30e5e30176245e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf828ca9711dd4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357655e022bb4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30e5e30176245e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dec43a05024f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf828ca9711dd4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>