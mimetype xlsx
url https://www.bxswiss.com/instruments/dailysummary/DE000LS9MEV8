--- v13 (2026-08-04)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de0fb85c18c49a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202dbed7760b4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf828ca9711dd4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112a94d2639a481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dec43a05024f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf828ca9711dd4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bcf660dece4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112a94d2639a481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>