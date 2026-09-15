--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202dbed7760b4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf01d1374ea4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112a94d2639a481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4ddf1a00a64cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bcf660dece4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112a94d2639a481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb66506250fc4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4ddf1a00a64cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>