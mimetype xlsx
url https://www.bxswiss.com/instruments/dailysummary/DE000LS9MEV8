--- v15 (2026-09-15)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf01d1374ea4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708407125cbb491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4ddf1a00a64cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464812591cac4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb66506250fc4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4ddf1a00a64cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc964a9710046f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464812591cac4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>