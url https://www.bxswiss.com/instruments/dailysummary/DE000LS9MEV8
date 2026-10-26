--- v16 (2026-10-06)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708407125cbb491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd431b3524b724d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464812591cac4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd61403136541bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc964a9710046f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464812591cac4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d27a97fbef4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd61403136541bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Opportunity Pick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>