--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e985816a1324c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra929abf3de154bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7975fbdcecdf4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e47528c8ac49aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58898ed4c6be4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7975fbdcecdf4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727ccb8feba3419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e47528c8ac49aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>