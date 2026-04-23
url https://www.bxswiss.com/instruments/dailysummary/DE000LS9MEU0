--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra929abf3de154bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a312782af544cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e47528c8ac49aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1aeac39cb54a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727ccb8feba3419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e47528c8ac49aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d4bc103cd44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1aeac39cb54a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>57,411</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>