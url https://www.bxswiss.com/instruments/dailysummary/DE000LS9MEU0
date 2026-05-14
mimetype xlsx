--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a312782af544cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429181293ceb44a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1aeac39cb54a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354dd8d4fb4b4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d4bc103cd44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1aeac39cb54a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a7f379ee394246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354dd8d4fb4b4cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,386</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>