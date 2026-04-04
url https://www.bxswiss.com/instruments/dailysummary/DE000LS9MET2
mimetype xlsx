--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060a4177ce264921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a0feda904c4af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b85c525de64d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a6f263ebc240cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100cf030d3694c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b85c525de64d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851bcda92d634820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a6f263ebc240cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Newstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MET2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>