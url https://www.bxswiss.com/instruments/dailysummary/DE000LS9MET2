--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a0feda904c4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13c49b15d3c4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a6f263ebc240cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea425a93303487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851bcda92d634820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a6f263ebc240cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5cb52cafa94eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea425a93303487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Newstrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MET2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>