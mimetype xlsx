--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cdad90eb754c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d9f011ec1044e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44cd9009f8d04f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a2a38d17d44aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34d6cbadd1d417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44cd9009f8d04f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf242a7667c85487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a2a38d17d44aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>