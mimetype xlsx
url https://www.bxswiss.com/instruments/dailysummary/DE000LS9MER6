--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d9f011ec1044e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b35f4aec5a4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a2a38d17d44aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3854e54a52374350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf242a7667c85487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a2a38d17d44aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a0602e38244d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3854e54a52374350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>