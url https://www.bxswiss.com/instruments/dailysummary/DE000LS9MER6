--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b35f4aec5a4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra915697a95b84b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3854e54a52374350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71c540a062a4931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a0602e38244d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3854e54a52374350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4f514ed41249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71c540a062a4931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>