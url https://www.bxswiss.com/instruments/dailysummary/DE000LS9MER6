--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra915697a95b84b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3183166a8074f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71c540a062a4931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf0a7981c4441f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4f514ed41249f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71c540a062a4931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1192c80293bf45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf0a7981c4441f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>