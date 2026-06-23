--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3183166a8074f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b422217b9604098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf0a7981c4441f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45c9d0562194990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1192c80293bf45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf0a7981c4441f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc6258adad74bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45c9d0562194990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>245,446</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,913</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>249,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,840</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>