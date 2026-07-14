--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b422217b9604098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fd27fb38df4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45c9d0562194990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d61283f669c45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc6258adad74bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45c9d0562194990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0452af1b254bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d61283f669c45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>244,718</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>