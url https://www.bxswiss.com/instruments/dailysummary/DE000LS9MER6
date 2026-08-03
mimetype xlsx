--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fd27fb38df4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c75da7fb647438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d61283f669c45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b87e614e4604d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0452af1b254bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d61283f669c45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d1fea6be814473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b87e614e4604d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>