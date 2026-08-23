--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c75da7fb647438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758aaf2f8bd5481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b87e614e4604d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2b703518ca4f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d1fea6be814473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b87e614e4604d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcb5feb37e14fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2b703518ca4f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>