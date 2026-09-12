--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758aaf2f8bd5481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110a65d8d9414a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2b703518ca4f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78565d8dd074d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcb5feb37e14fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2b703518ca4f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d55915ac73451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78565d8dd074d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>287,071</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>289,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>289,031</x:t>
-[...70 lines deleted...]
-          <x:t>288,879</x:t>
+          <x:t>288,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,878</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>287,288</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>