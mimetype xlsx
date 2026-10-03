--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110a65d8d9414a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242cda65dab549ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78565d8dd074d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27bd816ae63403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d55915ac73451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78565d8dd074d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b35f9f29e0441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27bd816ae63403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>288,879</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,878</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...543 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,375</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>