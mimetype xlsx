--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242cda65dab549ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0f965209844a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27bd816ae63403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379a604d7baf4f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b35f9f29e0441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27bd816ae63403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e94599301754424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379a604d7baf4f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die geprügelten Turnaroundwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MER6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>