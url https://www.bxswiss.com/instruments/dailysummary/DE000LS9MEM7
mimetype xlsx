--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b529724f3f4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd204dc4546514a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a09abad5a964f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0516d21a7721437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36aae62127384ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a09abad5a964f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7510b163e04f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0516d21a7721437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>