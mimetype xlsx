--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd204dc4546514a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372f681ff0114f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0516d21a7721437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9838a16e81144a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7510b163e04f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0516d21a7721437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af7b4f3cc0c4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9838a16e81144a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>