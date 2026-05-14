--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372f681ff0114f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561e824593994b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9838a16e81144a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47003abf95cc4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af7b4f3cc0c4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9838a16e81144a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7f21db2a634e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47003abf95cc4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>