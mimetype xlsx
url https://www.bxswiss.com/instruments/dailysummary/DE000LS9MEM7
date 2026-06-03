--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561e824593994b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82189f26ccbe4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47003abf95cc4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffd269a708a43e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7f21db2a634e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47003abf95cc4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd68e160cf4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffd269a708a43e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>