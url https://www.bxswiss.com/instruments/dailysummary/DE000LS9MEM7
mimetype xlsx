--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82189f26ccbe4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra185eb9c0ad34357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffd269a708a43e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aef2449b708476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd68e160cf4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffd269a708a43e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e77a78f0b14f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aef2449b708476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,445</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>