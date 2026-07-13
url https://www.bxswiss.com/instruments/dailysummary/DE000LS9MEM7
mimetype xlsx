--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra185eb9c0ad34357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc2b871c6b0452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aef2449b708476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c57e60c18343a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e77a78f0b14f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aef2449b708476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbaaa3613021498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c57e60c18343a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>