--- v9 (2026-07-13)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc2b871c6b0452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c6f23c10d34888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c57e60c18343a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a901bc32ac4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbaaa3613021498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c57e60c18343a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9365833b6f004770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a901bc32ac4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>50,358</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,216</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>49,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,628</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>