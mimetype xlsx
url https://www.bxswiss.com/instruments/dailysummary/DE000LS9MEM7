--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c6f23c10d34888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c74bda98e94395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a901bc32ac4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb424312e04c4404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9365833b6f004770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a901bc32ac4c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792021cfd25b4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb424312e04c4404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>