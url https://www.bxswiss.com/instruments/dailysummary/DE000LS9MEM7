--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c74bda98e94395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718d46cb73074a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb424312e04c4404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986db4423a2a4d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792021cfd25b4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb424312e04c4404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6908155ab144603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986db4423a2a4d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>