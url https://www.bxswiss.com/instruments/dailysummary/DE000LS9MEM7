--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718d46cb73074a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bccf57510734468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986db4423a2a4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00c3edb62114a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6908155ab144603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986db4423a2a4d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c67a5aaa8a4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00c3edb62114a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>51,400</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>