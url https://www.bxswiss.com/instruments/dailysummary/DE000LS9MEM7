--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bccf57510734468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c18bee685aa450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00c3edb62114a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e704b2722154e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c67a5aaa8a4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00c3edb62114a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a35719ad4f44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e704b2722154e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nuclearia Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>