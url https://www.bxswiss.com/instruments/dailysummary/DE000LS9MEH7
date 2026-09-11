--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e272db367a14adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014e766b153b4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dbd74578f7482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f113676334e4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb67e935f32a4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dbd74578f7482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435e07a1003d4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f113676334e4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>220,427</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>