--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014e766b153b4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60450b83d7444b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f113676334e4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97333bbac294a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435e07a1003d4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f113676334e4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1732ec01453d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97333bbac294a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>