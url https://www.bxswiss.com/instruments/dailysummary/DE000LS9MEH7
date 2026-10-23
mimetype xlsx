--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60450b83d7444b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc066b83fd85e4c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97333bbac294a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74abb6277b748fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1732ec01453d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97333bbac294a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fce447b11114201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74abb6277b748fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>