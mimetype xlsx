--- v2 (2026-02-22)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd679bb86715c4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524e46af8dde4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae145d7386614a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2370d1f21340fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e777e960ee4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae145d7386614a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f36649a6d224485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2370d1f21340fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>206,605</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>