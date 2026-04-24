--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524e46af8dde4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f787fab8cb4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2370d1f21340fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e989187c66542fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f36649a6d224485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2370d1f21340fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2313e20acbfa4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e989187c66542fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>206,053</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>201,074</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>