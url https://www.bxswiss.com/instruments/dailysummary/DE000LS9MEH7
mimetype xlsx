--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f787fab8cb4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2515a929dd646bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e989187c66542fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1a1b6f63dc4753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2313e20acbfa4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e989187c66542fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ec87562ebd4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1a1b6f63dc4753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>204,629</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,807</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>203,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,435</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>