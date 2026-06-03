--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2515a929dd646bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5765d49634b4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1a1b6f63dc4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44450db03824e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ec87562ebd4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1a1b6f63dc4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2599ddefad4c43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44450db03824e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,532 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,623</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>203,804</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>