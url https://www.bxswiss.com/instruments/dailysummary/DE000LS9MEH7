--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5765d49634b4e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d91fa760344ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44450db03824e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd522c9f5435a4d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2599ddefad4c43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44450db03824e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0400c6e688b45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd522c9f5435a4d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>