--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32d91fa760344ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94faaa9cb1364cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd522c9f5435a4d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc4fd0c66642b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0400c6e688b45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd522c9f5435a4d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a0b6f63a954d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc4fd0c66642b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,486</x:t>
-[...333 lines deleted...]
-          <x:t>207,024</x:t>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>