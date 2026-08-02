--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94faaa9cb1364cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e272db367a14adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdc4fd0c66642b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dbd74578f7482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a0b6f63a954d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdc4fd0c66642b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb67e935f32a4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dbd74578f7482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Marktposition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>