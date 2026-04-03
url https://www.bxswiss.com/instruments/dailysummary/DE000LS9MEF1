--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49ec4e902294f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acb7086424b4d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6353c4236464a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf00b42373c4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6802a96767d04184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6353c4236464a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a0e08c79bb44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf00b42373c4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>