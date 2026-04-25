--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acb7086424b4d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95136c2edf24d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf00b42373c4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63878e815be4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a0e08c79bb44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf00b42373c4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783bbf4d192b48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63878e815be4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,439 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>