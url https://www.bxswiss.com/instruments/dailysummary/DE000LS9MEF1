--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95136c2edf24d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c175c543574916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63878e815be4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2855b6d558bb4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783bbf4d192b48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63878e815be4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccde922cf4241b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2855b6d558bb4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,221 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...169 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>