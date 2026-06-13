--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c175c543574916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862c2d53c1f24705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2855b6d558bb4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97160a9e3cda41ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcccde922cf4241b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2855b6d558bb4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb3a9cd643e426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97160a9e3cda41ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>