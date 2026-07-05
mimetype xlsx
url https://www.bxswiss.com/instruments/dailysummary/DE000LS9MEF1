--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862c2d53c1f24705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acf347b8157401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97160a9e3cda41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb6836543f14ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb3a9cd643e426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97160a9e3cda41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca646bf3982142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb6836543f14ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>126,896</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>128,133</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>