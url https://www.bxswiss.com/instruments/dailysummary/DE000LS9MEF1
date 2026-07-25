--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acf347b8157401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327c77d2ee6f481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb6836543f14ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref28285564064b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca646bf3982142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb6836543f14ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4883a419f44660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref28285564064b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>