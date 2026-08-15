--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327c77d2ee6f481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215bdd5e82824a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref28285564064b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f0ee28be1246f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4883a419f44660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref28285564064b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4a21ebb74e41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f0ee28be1246f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>