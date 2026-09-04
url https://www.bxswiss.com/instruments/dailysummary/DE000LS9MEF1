--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215bdd5e82824a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a286f7dce14f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f0ee28be1246f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8beca479ec4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4a21ebb74e41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f0ee28be1246f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3742e64df8ea44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8beca479ec4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>