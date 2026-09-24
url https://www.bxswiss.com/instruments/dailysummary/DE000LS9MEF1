--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a286f7dce14f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964094c539a44008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8beca479ec4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4cde969a9354175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3742e64df8ea44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8beca479ec4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934dd912b11645e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4cde969a9354175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,940</x:t>
-[...306 lines deleted...]
-          <x:t>136,857</x:t>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>