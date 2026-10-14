--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964094c539a44008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa7d217ab674248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4cde969a9354175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8310fe82b7cf4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934dd912b11645e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4cde969a9354175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6758cc5c4f64d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8310fe82b7cf4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>