--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa7d217ab674248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdcac27073e445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8310fe82b7cf4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d46f745ced54af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6758cc5c4f64d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8310fe82b7cf4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa38e5b854ee40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d46f745ced54af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>