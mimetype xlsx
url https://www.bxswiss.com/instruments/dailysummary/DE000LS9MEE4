--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceaed566ebab4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e1da97723a4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d84864d4f04056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bddb2e3dbf4fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36ed5dee66a4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d84864d4f04056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5eea19ddbf401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bddb2e3dbf4fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>