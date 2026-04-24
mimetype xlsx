--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e1da97723a4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7065b8d29b1e4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bddb2e3dbf4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05786f9477848dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5eea19ddbf401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bddb2e3dbf4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a600bd7ba4e4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05786f9477848dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>