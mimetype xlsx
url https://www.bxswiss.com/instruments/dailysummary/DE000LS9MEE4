--- v6 (2026-04-24)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7065b8d29b1e4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05311f48d3e641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05786f9477848dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff1cac895de4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a600bd7ba4e4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05786f9477848dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb731ca58c60e481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff1cac895de4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>100,586</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>