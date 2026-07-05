--- v7 (2026-06-09)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05311f48d3e641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1338f9f75a6d4f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff1cac895de4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732dad3e14674371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb731ca58c60e481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff1cac895de4a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf323db6b0f14594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732dad3e14674371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...124 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>