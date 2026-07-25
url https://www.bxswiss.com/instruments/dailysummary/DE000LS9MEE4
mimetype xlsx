--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1338f9f75a6d4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aa9a815b2b4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732dad3e14674371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f51c019ff41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf323db6b0f14594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732dad3e14674371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6186628cd24764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f51c019ff41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>