--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aa9a815b2b4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468f8f7bac104d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f51c019ff41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c1fabf4e0d447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6186628cd24764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f51c019ff41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88a2c7523b8471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c1fabf4e0d447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -297,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>