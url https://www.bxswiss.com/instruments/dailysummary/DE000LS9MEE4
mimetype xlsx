--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468f8f7bac104d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c361d4613154b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c1fabf4e0d447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10275aaa889441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88a2c7523b8471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c1fabf4e0d447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18bbb688b94b4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10275aaa889441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienstrategie Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MEE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>