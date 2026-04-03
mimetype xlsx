--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f7ff7d84a543b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7bf65386d24d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a21c4beca4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1191981e682a4936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c98ceb36d0f4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a21c4beca4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034d58d2de744c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1191981e682a4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>