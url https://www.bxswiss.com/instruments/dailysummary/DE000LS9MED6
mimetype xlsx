--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7bf65386d24d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0153f7dc62bd4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1191981e682a4936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfb8f64bd924732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034d58d2de744c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1191981e682a4936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49a2eefa8af4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfb8f64bd924732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>