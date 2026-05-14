--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0153f7dc62bd4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red03ab0d5c8c405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfb8f64bd924732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9371f79d98c44d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49a2eefa8af4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfb8f64bd924732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec3c182a612426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9371f79d98c44d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>