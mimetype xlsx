--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red03ab0d5c8c405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848333c04819403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9371f79d98c44d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb44eab2e0b44563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec3c182a612426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9371f79d98c44d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996a738f103948fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb44eab2e0b44563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>