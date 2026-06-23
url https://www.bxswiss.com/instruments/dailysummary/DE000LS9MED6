--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848333c04819403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693811cb42444671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb44eab2e0b44563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde82492589f34600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996a738f103948fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb44eab2e0b44563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a597e5276cf4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde82492589f34600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>