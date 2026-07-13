--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693811cb42444671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71114c671d046a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde82492589f34600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf40a6b34be44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a597e5276cf4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde82492589f34600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24ec06d32ef49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf40a6b34be44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>