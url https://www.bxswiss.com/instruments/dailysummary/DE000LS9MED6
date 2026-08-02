--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71114c671d046a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dc6c3ba92b41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf40a6b34be44b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a7c037ef524a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24ec06d32ef49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf40a6b34be44b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a7a2ef9b8c4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a7c037ef524a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>