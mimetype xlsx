--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dc6c3ba92b41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb1db07bc054957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a7c037ef524a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f2fd14e79c4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a7a2ef9b8c4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a7c037ef524a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34af0b2a75414c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f2fd14e79c4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>