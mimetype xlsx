--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb1db07bc054957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366a11b2a7d44971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f2fd14e79c4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f21d92c206f47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34af0b2a75414c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f2fd14e79c4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3701c836a134743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f21d92c206f47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>134,312</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>133,943</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,689</x:t>
-[...328 lines deleted...]
-          <x:t>133,893</x:t>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>