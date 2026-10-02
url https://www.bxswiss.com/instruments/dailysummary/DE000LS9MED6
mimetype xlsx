--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366a11b2a7d44971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac26ca97779a445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f21d92c206f47ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce1ea3dfc5c4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3701c836a134743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f21d92c206f47ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19753cdff64043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce1ea3dfc5c4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>134,688</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,489</x:t>
-[...11 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>134,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,819</x:t>
-[...522 lines deleted...]
-          <x:t>135,396</x:t>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>