--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac26ca97779a445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3ade6c17924aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce1ea3dfc5c4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e37688d200e43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19753cdff64043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce1ea3dfc5c4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f4857012c54861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e37688d200e43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MED6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,454</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,705</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>