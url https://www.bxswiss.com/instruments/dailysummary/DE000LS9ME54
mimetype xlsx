--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9a86eb39444a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e178b4a7a514c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcbda7a991c4f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd83e8ca40940ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f31decb609842a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcbda7a991c4f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb739940f6e104435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd83e8ca40940ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>221,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>