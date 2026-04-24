--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e178b4a7a514c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45d26b98ba64781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd83e8ca40940ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e735f9cc0b4ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb739940f6e104435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd83e8ca40940ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f1d72c711f4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e735f9cc0b4ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>