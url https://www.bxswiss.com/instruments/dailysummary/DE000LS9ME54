--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45d26b98ba64781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ce5e97de3b44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e735f9cc0b4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fc23c6c32247a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f1d72c711f4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e735f9cc0b4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6bade17d114f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fc23c6c32247a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>