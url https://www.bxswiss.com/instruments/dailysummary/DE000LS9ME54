--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ce5e97de3b44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acd196f90c142e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fc23c6c32247a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcb91009dde4646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6bade17d114f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fc23c6c32247a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb958962a2f4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcb91009dde4646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>