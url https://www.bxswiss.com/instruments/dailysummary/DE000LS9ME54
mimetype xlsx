--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acd196f90c142e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3dc4da4edc4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcb91009dde4646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e3f695fc99471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb958962a2f4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcb91009dde4646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba4fdfd016f44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e3f695fc99471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>