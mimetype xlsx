--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3dc4da4edc4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cc680078a847b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e3f695fc99471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf528fab915524814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba4fdfd016f44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e3f695fc99471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084688034504473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf528fab915524814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>