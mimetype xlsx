--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98cc680078a847b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae55140bd498497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf528fab915524814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b233ecb32a748ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084688034504473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf528fab915524814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af930c34c9a4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b233ecb32a748ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>