--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae55140bd498497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46da822d9e34c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b233ecb32a748ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e154da8f0004d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af930c34c9a4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b233ecb32a748ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d15fca4c61e48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e154da8f0004d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>293,805</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>