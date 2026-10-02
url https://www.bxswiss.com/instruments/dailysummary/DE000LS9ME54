--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46da822d9e34c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffe57506212404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e154da8f0004d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4d55cf30384997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d15fca4c61e48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e154da8f0004d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce4b748b2744e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4d55cf30384997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>