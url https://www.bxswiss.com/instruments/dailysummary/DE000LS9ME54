--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffe57506212404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eed3a9ccbe24e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4d55cf30384997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3d7b5bb77544a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce4b748b2744e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4d55cf30384997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea53502657a4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3d7b5bb77544a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Besonnen nach S.Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>