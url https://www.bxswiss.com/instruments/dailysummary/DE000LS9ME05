--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272f944af9b143e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a311ab679a46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9de07b16bd40ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4680ee79e9244e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191bcba0cacf4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9de07b16bd40ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61030f70bd974d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4680ee79e9244e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>