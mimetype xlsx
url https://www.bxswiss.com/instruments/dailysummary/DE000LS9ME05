--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a311ab679a46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578c2d75d23248aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4680ee79e9244e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c2225b6c1742c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61030f70bd974d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4680ee79e9244e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9092279f744123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c2225b6c1742c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>257,158</x:t>
-[...4 lines deleted...]
-          <x:t>255,300</x:t>
+          <x:t>254,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...316 lines deleted...]
-          <x:t>256,872</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>