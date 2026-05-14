--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578c2d75d23248aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re308b2a5e3dc4594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c2225b6c1742c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5fd54bb3a84a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9092279f744123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c2225b6c1742c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6ae3be172f4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5fd54bb3a84a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,278</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>