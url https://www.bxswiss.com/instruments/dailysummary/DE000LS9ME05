--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re308b2a5e3dc4594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7193cbbcf44c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5fd54bb3a84a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf219d46b2704031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6ae3be172f4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5fd54bb3a84a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a25b0a9f63c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf219d46b2704031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>