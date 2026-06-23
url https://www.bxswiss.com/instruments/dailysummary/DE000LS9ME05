--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7193cbbcf44c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3095bfc9085e431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf219d46b2704031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9890b7a74517423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a25b0a9f63c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf219d46b2704031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc0fd60a5264e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9890b7a74517423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>