--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3095bfc9085e431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c358d3f77d84da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9890b7a74517423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f780b100534e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc0fd60a5264e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9890b7a74517423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfba4010712341b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f780b100534e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>