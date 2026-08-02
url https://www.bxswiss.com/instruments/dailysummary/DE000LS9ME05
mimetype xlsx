--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c358d3f77d84da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f98f1ca4a74ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f780b100534e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55331ff097904905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfba4010712341b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f780b100534e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d0265218d74dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55331ff097904905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>