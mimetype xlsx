--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f98f1ca4a74ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ccb1f7678541ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55331ff097904905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c9ca7a500342ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d0265218d74dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55331ff097904905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b5905bac6140b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c9ca7a500342ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>290,293</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>