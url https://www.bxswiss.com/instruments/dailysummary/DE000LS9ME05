--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ccb1f7678541ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf379500e776a4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c9ca7a500342ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9802434f59e244c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b5905bac6140b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c9ca7a500342ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24be2e851ce4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9802434f59e244c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>