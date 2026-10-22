--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf379500e776a4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375a77a37caf4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9802434f59e244c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ab2a8f363f40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24be2e851ce4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9802434f59e244c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75e38d07cc543fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ab2a8f363f40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ME05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>280,673</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>278,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,837</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>