--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f1e06d18094c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc87a6b454948d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce529b6468f4967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85becb619b47499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fda91f76d44fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce529b6468f4967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a9aa3aba644c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85becb619b47499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>