--- v7 (2026-04-05)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc87a6b454948d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d4704cedf74137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85becb619b47499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089b57a8b29a4377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a9aa3aba644c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85becb619b47499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469d31905d37492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089b57a8b29a4377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>424,783</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>