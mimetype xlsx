--- v8 (2026-06-09)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d4704cedf74137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44357f3899f8423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089b57a8b29a4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9917602963f483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469d31905d37492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089b57a8b29a4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ce62206570486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9917602963f483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +656,139 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>