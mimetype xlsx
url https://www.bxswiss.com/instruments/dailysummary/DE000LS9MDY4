--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44357f3899f8423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f446c1c993945c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9917602963f483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b17b5d7f4e409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ce62206570486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9917602963f483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fac2dd96d3408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b17b5d7f4e409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>