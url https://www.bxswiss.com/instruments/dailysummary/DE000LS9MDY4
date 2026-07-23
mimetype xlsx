--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f446c1c993945c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc827c0af61f648c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b17b5d7f4e409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861f8ee73b93458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fac2dd96d3408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b17b5d7f4e409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7ac611e804425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861f8ee73b93458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>