--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc827c0af61f648c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda9230d347d478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861f8ee73b93458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6f1cff91214998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7ac611e804425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861f8ee73b93458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791ffba9689640a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6f1cff91214998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>