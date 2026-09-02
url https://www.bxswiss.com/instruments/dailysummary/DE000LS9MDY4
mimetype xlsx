--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda9230d347d478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3aae2df033405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6f1cff91214998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d3b5128e9d4e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791ffba9689640a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6f1cff91214998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d65b5528614153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d3b5128e9d4e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>