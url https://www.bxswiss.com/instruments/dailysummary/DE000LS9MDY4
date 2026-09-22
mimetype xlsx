--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3aae2df033405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e91027f070f4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d3b5128e9d4e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c6a589634e4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d65b5528614153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d3b5128e9d4e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d29ec939e4410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c6a589634e4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>