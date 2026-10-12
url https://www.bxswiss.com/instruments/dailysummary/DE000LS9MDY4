--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e91027f070f4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefcfaa343b54092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c6a589634e4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb437dcd8e5c0485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d29ec939e4410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c6a589634e4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14881a1548b44ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb437dcd8e5c0485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>