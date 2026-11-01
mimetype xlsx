--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefcfaa343b54092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc61ba6c926f4ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb437dcd8e5c0485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04125109a8544a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14881a1548b44ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb437dcd8e5c0485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e60fbce84d1465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04125109a8544a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E- Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>