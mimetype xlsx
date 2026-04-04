--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea0aa99b07f423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ad107b5e254527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c68819e52e4c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a01449066147c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f16afe2a1e42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c68819e52e4c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eadfa50b82d4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a01449066147c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>