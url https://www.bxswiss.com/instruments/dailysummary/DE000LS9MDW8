--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ad107b5e254527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radebf1f86dac45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a01449066147c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7565d7fe6e7c43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eadfa50b82d4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a01449066147c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c1063f20cf4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7565d7fe6e7c43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>