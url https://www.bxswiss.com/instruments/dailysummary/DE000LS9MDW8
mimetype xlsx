--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radebf1f86dac45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cbf9e437034969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7565d7fe6e7c43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577ad101f8ce40e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c1063f20cf4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7565d7fe6e7c43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd23c748b1f43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577ad101f8ce40e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>