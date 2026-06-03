--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cbf9e437034969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6b2dd7a6ca4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577ad101f8ce40e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d6368685d54982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd23c748b1f43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577ad101f8ce40e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d8c3cacf4a404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d6368685d54982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>