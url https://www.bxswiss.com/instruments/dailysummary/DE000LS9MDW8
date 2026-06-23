--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6b2dd7a6ca4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13465001c85f4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d6368685d54982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563ebdea7054495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d8c3cacf4a404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d6368685d54982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ebbbfba61a45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563ebdea7054495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,510</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>