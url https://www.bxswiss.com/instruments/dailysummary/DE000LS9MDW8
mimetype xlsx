--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13465001c85f4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fe00962b0c4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563ebdea7054495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f96eaa34614031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ebbbfba61a45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563ebdea7054495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f16e1f42764cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f96eaa34614031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...101 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,605</x:t>
-[...372 lines deleted...]
-          <x:t>93,280</x:t>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,246</x:t>
-[...4 lines deleted...]
-          <x:t>93,620</x:t>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>