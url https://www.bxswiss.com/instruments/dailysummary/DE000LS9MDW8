--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fe00962b0c4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554f7753edfb4385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f96eaa34614031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f70343b20794ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f16e1f42764cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f96eaa34614031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04b95678d8243f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f70343b20794ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>93,883</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>93,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>