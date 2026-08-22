--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554f7753edfb4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203d50e9fa514bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f70343b20794ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48d966b8d384208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04b95678d8243f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f70343b20794ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb10039dda649e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48d966b8d384208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>