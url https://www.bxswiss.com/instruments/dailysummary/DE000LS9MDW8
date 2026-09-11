--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203d50e9fa514bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d762bbb489a4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48d966b8d384208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f16f5a2d3fb456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb10039dda649e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48d966b8d384208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1812d96de5d442f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f16f5a2d3fb456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,048</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,507</x:t>
-[...490 lines deleted...]
-          <x:t>94,113</x:t>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>