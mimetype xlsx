--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d762bbb489a4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d2434977de48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f16f5a2d3fb456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f1d7c2e10344e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1812d96de5d442f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f16f5a2d3fb456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475bec12d18c451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f1d7c2e10344e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,135</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>93,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>