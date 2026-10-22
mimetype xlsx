--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d2434977de48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6bbe1d9325b40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f1d7c2e10344e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a43c36eac442db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475bec12d18c451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f1d7c2e10344e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fb4030fa3f4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a43c36eac442db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NewTechInvestor - Large Caps DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>