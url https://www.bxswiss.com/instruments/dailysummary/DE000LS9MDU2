--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679ec6c9d9ac4318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59ad698ee764273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9911b7ec8b4b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054f7f6fee4f40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4681a910d6e94028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9911b7ec8b4b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca3a671761141cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054f7f6fee4f40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>