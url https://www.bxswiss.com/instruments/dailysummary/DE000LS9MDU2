--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59ad698ee764273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d46c6e4bd349bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054f7f6fee4f40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7a7e06c134cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca3a671761141cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054f7f6fee4f40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b175b4b73dd4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7a7e06c134cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>