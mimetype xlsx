--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943c9065320d445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff11c8e814747b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7e36ccd5ee4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb78171f689c4b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548601b3dd4f44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7e36ccd5ee4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f786817a0e409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb78171f689c4b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,353</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>