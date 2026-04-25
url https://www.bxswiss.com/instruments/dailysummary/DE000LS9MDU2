--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff11c8e814747b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6392d2d6e4654d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb78171f689c4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8347e582e84da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f786817a0e409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb78171f689c4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7226bc5940f84ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8347e582e84da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>