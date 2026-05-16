--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6392d2d6e4654d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5c113b4c6148bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red8347e582e84da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57c6e84955a4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7226bc5940f84ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red8347e582e84da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ba35b4dad048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57c6e84955a4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>