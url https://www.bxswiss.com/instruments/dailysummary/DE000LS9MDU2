--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5c113b4c6148bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25555995ae174381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57c6e84955a4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb859c5c4a7264aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ba35b4dad048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57c6e84955a4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9999ab710d4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb859c5c4a7264aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>