--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25555995ae174381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528cb44981084247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb859c5c4a7264aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf8d17c1e464f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9999ab710d4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb859c5c4a7264aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b8423538fd45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf8d17c1e464f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,992</x:t>
@@ -737,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>