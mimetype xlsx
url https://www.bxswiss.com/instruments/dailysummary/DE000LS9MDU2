--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528cb44981084247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0858fad4f9544f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf8d17c1e464f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293baf063fa04edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b8423538fd45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf8d17c1e464f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0782647c887e4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293baf063fa04edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>