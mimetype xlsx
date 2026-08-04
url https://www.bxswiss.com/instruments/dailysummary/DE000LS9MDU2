--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0858fad4f9544f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96a7460e475417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293baf063fa04edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04781bbcd3a41e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0782647c887e4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293baf063fa04edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0d64e3f8c04f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04781bbcd3a41e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>