--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96a7460e475417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9153dfce08d644a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04781bbcd3a41e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523ab60d2bc041a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0d64e3f8c04f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04781bbcd3a41e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49ed24318144a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523ab60d2bc041a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>