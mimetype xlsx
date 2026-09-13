--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9153dfce08d644a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679ec6c9d9ac4318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523ab60d2bc041a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9911b7ec8b4b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49ed24318144a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523ab60d2bc041a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4681a910d6e94028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9911b7ec8b4b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Zukunft &amp; Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>