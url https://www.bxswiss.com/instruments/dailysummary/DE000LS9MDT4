--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f25e6b6e7ee4f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6d1015a3fe4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d43f241a374578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4728df46156422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d8069f6c5f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d43f241a374578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e12572605334d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4728df46156422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>161,949</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,852</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>158,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,925</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>