--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6d1015a3fe4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9441c3045d4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4728df46156422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6e140c01534290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e12572605334d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4728df46156422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3034d5ff566a4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6e140c01534290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>