--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9441c3045d4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9928188a562434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6e140c01534290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46342a9ee7c4d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3034d5ff566a4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6e140c01534290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1429753d44d44408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46342a9ee7c4d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>160,339</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>