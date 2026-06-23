--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9928188a562434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1df7fb6e6184a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46342a9ee7c4d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f21f0eb6ab542be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1429753d44d44408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46342a9ee7c4d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736f861b6a7d4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f21f0eb6ab542be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>