--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1df7fb6e6184a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc20a22f2a014754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f21f0eb6ab542be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40917ceeec7447f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736f861b6a7d4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f21f0eb6ab542be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d180625530847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40917ceeec7447f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>