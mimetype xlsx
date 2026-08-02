--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc20a22f2a014754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18964ebadc0d4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40917ceeec7447f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764178f4a6294b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d180625530847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40917ceeec7447f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae75993dbb334e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764178f4a6294b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>168,076</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,492</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>