--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18964ebadc0d4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee31cb689a54ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764178f4a6294b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2548dd4e4c54d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae75993dbb334e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764178f4a6294b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4c164e743f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2548dd4e4c54d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>