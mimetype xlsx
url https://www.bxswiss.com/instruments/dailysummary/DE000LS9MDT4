--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee31cb689a54ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97bb8201eff4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2548dd4e4c54d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837696b1afa447eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4c164e743f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2548dd4e4c54d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436f08a5488e4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837696b1afa447eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>