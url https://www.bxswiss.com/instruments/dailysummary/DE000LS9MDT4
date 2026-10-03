--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97bb8201eff4a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1d918f9b44ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837696b1afa447eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded0cd3bf44d445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436f08a5488e4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837696b1afa447eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28233a49ffb4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded0cd3bf44d445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>