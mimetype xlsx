--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1d918f9b44ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf03aefc99f04c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded0cd3bf44d445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9e3e7855c24cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28233a49ffb4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded0cd3bf44d445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7c7d5bb4384f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9e3e7855c24cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Niedrigbewertete Aktien Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>185,334</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,966</x:t>
-[...102 lines deleted...]
-          <x:t>184,147</x:t>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,047</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>184,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,896</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>