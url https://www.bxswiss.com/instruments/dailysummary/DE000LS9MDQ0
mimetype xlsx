--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac7f5914bd64e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72865a8e5284b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9630527e3f4d45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2699e68388e748db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f0e84c86da468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9630527e3f4d45c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6aad586a1bf4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2699e68388e748db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>28,716</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>27,962</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>