--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72865a8e5284b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra551ece0b8bc4046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2699e68388e748db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79839546d73c4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6aad586a1bf4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2699e68388e748db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb45d96d89e477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79839546d73c4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,643</x:t>
-[...468 lines deleted...]
-          <x:t>27,677</x:t>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>