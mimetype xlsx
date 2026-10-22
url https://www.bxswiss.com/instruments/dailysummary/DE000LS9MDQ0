--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra551ece0b8bc4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8e8242ac874e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79839546d73c4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69a354506ce4ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb45d96d89e477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79839546d73c4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7174cce7bfc4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69a354506ce4ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>