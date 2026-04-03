--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413851eed99c4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea47881b1764ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re964526558964e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9f39517e7d4e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec9c7b71c2b4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re964526558964e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1614b61463b4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9f39517e7d4e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>24,494</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,236</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>22,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>