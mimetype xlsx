--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea47881b1764ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9176ef619d44faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9f39517e7d4e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb758cb7cf8cf4622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1614b61463b4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9f39517e7d4e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23af3653bb07439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb758cb7cf8cf4622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>