--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9176ef619d44faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390f13a2af1e4690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb758cb7cf8cf4622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f769ea8812c4ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23af3653bb07439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb758cb7cf8cf4622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ead03c37f474a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f769ea8812c4ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,409</x:t>
-[...441 lines deleted...]
-          <x:t>27,586</x:t>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>