--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390f13a2af1e4690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c67768200d4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f769ea8812c4ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b309d3e099540ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ead03c37f474a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f769ea8812c4ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f98143d22b4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b309d3e099540ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>27,779</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,008</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>25,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>