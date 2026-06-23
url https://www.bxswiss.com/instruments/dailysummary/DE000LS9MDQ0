--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c67768200d4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8705b0f0264a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b309d3e099540ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d6e1bad9194d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f98143d22b4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b309d3e099540ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1930f8cf00e4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d6e1bad9194d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,978</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,580</x:t>
-[...16 lines deleted...]
-          <x:t>27,096</x:t>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,059</x:t>
-[...512 lines deleted...]
-          <x:t>28,129</x:t>
+          <x:t>25,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>