--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8705b0f0264a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f76cbe979394b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d6e1bad9194d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdd5761d3194f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1930f8cf00e4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d6e1bad9194d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55ce4db400b422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdd5761d3194f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>