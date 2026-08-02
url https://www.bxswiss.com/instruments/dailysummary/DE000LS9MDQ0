--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f76cbe979394b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0380489dce4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdd5761d3194f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1090cde3859443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55ce4db400b422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdd5761d3194f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22c68e741c045b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1090cde3859443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>