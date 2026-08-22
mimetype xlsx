--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0380489dce4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac7f5914bd64e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1090cde3859443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9630527e3f4d45c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22c68e741c045b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1090cde3859443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f0e84c86da468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9630527e3f4d45c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieSmallMid</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>