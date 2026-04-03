--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c07f361eb95429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dab8faa91b4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2052557e96c54248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e9ecb7f1f64b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ce3e516be3405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2052557e96c54248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd61859342245bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e9ecb7f1f64b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>