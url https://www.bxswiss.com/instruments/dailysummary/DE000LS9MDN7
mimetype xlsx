--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6dab8faa91b4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0689734f4e84ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e9ecb7f1f64b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcdb0be5b2e402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd61859342245bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e9ecb7f1f64b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc0ed87e152440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcdb0be5b2e402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>