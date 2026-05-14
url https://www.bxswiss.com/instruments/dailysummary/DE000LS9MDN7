--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0689734f4e84ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0934a70e71472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcdb0be5b2e402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2dc30f0ebcb42c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc0ed87e152440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcdb0be5b2e402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8c3c31158f4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2dc30f0ebcb42c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>