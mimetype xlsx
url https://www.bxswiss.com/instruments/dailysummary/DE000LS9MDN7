--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0934a70e71472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d63323cb61741a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2dc30f0ebcb42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f9b383656a43a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8c3c31158f4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2dc30f0ebcb42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab69bc73dfa74fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f9b383656a43a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>610,093</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>