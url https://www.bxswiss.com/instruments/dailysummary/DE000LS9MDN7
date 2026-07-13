--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d63323cb61741a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5728abdb6c45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f9b383656a43a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08825ad36d7416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab69bc73dfa74fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f9b383656a43a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5cc6b7aabd4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08825ad36d7416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>