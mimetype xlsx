--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5728abdb6c45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38688ca294f4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08825ad36d7416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db9e3ce0fbe441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e5cc6b7aabd4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08825ad36d7416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4db94c03fd4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db9e3ce0fbe441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,186</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,157</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>