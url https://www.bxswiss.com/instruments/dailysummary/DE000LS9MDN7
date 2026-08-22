--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38688ca294f4b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2615ba0afd634396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db9e3ce0fbe441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca90696970ea410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4db94c03fd4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db9e3ce0fbe441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7a994eab36484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca90696970ea410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>