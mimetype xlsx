--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2615ba0afd634396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e795116abd740db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca90696970ea410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdddc17235884139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7a994eab36484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca90696970ea410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416fd7f8a4bb4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdddc17235884139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>