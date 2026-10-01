--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e795116abd740db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c1893f2f144ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdddc17235884139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf8e3ae98a443a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416fd7f8a4bb4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdddc17235884139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4a8b0e1b28474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf8e3ae98a443a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>