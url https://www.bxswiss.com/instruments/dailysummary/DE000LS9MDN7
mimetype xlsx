--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c1893f2f144ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de9acefbc8c4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf8e3ae98a443a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920540e2bfd748ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4a8b0e1b28474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf8e3ae98a443a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra144fae7c73a49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920540e2bfd748ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future market leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>