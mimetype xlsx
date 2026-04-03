--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7d609253d44a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5439ffc56a84d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8f18bda1e14321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd4961b8ee240cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d71ffb7e9824720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8f18bda1e14321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a31d0e472a4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd4961b8ee240cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,285</x:t>
@@ -764,31 +353,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>