--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5439ffc56a84d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1e2f1ed6384f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd4961b8ee240cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9638e6a0964f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a31d0e472a4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd4961b8ee240cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a31a9d5ee344d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9638e6a0964f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,395 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -731,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>