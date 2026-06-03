--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1e2f1ed6384f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e568a64bff4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9638e6a0964f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fee24896ae94419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a31a9d5ee344d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9638e6a0964f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63329141cc42470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fee24896ae94419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,396</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>