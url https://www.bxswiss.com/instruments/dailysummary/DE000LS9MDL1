--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e568a64bff4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f7502960774709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fee24896ae94419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f83b17d747a462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63329141cc42470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fee24896ae94419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce5d2f398a448d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f83b17d747a462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>112,020</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,859</x:t>
-[...372 lines deleted...]
-          <x:t>112,716</x:t>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>112,029</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>