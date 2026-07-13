--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f7502960774709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb674f07772e34276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f83b17d747a462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106c8dc4a0264979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce5d2f398a448d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f83b17d747a462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225c9cd9954245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106c8dc4a0264979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>112,716</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,351</x:t>
-[...291 lines deleted...]
-          <x:t>112,808</x:t>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,772</x:t>
-[...193 lines deleted...]
-          <x:t>113,024</x:t>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>