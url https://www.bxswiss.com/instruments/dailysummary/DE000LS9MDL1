--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb674f07772e34276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf1fb06c9db40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106c8dc4a0264979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65b57fe23bf4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225c9cd9954245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106c8dc4a0264979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287d355419564040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65b57fe23bf4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>112,808</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,772</x:t>
-[...65 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,516</x:t>
-[...139 lines deleted...]
-          <x:t>112,690</x:t>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>112,968</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>