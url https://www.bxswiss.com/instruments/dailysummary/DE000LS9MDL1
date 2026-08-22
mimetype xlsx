--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf1fb06c9db40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7464015b61e54265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65b57fe23bf4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44ea8dd4a754488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287d355419564040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65b57fe23bf4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e7277cb70a4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44ea8dd4a754488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>