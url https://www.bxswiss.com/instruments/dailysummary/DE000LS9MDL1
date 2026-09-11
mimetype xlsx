--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7464015b61e54265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6618b4435d0746e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44ea8dd4a754488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc26621a7aaa4493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e7277cb70a4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44ea8dd4a754488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2a9f57e8fe487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc26621a7aaa4493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>116,453</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,138</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>115,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,965</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>