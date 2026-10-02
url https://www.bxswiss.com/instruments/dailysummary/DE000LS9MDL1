--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6618b4435d0746e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259583d322f54dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc26621a7aaa4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69c6dc1f7ea4fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2a9f57e8fe487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc26621a7aaa4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc4d73de590421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69c6dc1f7ea4fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Dividend &amp; Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>