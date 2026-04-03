--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01610ec4d2834a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3049080aa99e4111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda59f84cb484126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4c1391868b46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050f157b8a274da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda59f84cb484126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d909d491c704a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4c1391868b46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>59,764</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>