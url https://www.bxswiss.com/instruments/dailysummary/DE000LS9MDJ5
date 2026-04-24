--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3049080aa99e4111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3faaedfb9924cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4c1391868b46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11e2fbe8d3543ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d909d491c704a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4c1391868b46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85a9d87c3f5499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11e2fbe8d3543ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>