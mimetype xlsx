--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3faaedfb9924cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7939c4cd4e64f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11e2fbe8d3543ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4561222fe054449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85a9d87c3f5499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11e2fbe8d3543ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0503df67c0a4485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4561222fe054449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>47,601</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>50,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>