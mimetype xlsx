--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7939c4cd4e64f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2589895c6aa444e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4561222fe054449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa3de6158134aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0503df67c0a4485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4561222fe054449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d97856acde14fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa3de6158134aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>