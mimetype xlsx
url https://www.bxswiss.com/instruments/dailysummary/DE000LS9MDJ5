--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2589895c6aa444e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06daf1a415e4430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa3de6158134aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5a8280848a4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d97856acde14fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa3de6158134aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a186caac2c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5a8280848a4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>47,158</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>46,316</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,579</x:t>
-[...409 lines deleted...]
-          <x:t>47,317</x:t>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>