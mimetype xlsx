--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06daf1a415e4430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7eeb94762a494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5a8280848a4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a94b677908b4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a186caac2c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5a8280848a4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f6348dbf2c4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a94b677908b4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>47,292</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,114</x:t>
-[...151 lines deleted...]
-          <x:t>48,711</x:t>
+          <x:t>47,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,317</x:t>
-[...377 lines deleted...]
-          <x:t>46,622</x:t>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>