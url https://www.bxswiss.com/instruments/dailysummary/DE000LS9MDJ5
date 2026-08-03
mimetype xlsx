--- v9 (2026-07-13)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7eeb94762a494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4bd19240e491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a94b677908b4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8214797fe86c4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f6348dbf2c4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a94b677908b4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da16e400ea94940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8214797fe86c4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>