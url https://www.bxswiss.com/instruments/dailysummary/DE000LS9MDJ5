--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4bd19240e491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd205a3f811845c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8214797fe86c4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf0b310ad8b433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da16e400ea94940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8214797fe86c4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d1d3b6bde24d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf0b310ad8b433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...485 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,750</x:t>
-[...90 lines deleted...]
-          <x:t>44,829</x:t>
+          <x:t>46,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>