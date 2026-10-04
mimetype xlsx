--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd205a3f811845c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b600f23ea144592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf0b310ad8b433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75120a3cd3a140d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d1d3b6bde24d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf0b310ad8b433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158234c2c5aa4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75120a3cd3a140d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>