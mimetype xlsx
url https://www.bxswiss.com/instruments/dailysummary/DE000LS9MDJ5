--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b600f23ea144592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729b91d3526d4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75120a3cd3a140d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302a542aa43447a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158234c2c5aa4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75120a3cd3a140d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79da0734825b40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302a542aa43447a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktiv BIO Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>