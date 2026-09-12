--- v10 (2026-08-02)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ffa14943a04362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e10d51598304c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a3912bcbb046fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abd605dd0424df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4458572a3a394b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a3912bcbb046fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4078d7423aa4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abd605dd0424df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>288,022</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>