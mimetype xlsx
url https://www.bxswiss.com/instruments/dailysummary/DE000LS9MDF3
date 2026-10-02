--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e10d51598304c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra554319117ce419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abd605dd0424df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3745ad3ecf4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4078d7423aa4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abd605dd0424df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4043d8e4a3d44e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3745ad3ecf4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,924</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>296,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,193</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>