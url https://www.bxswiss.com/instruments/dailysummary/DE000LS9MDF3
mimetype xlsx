--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra554319117ce419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3bebe307024a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3745ad3ecf4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26abbe31f6884475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4043d8e4a3d44e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3745ad3ecf4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b787c499224950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26abbe31f6884475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>