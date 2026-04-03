--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d0903ae6b643b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cc113beb664cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0d1b48ab284f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42236bcffe44038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4207d054dba24a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0d1b48ab284f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f3b2eee981465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42236bcffe44038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>