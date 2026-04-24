--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cc113beb664cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c816973e2644bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42236bcffe44038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95eebb015ef4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f3b2eee981465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42236bcffe44038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3acff6702b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95eebb015ef4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>