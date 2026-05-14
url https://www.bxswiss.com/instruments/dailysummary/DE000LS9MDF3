--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c816973e2644bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd35ab4d57dd4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95eebb015ef4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992429155b2142fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e3acff6702b40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95eebb015ef4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8015a689f34281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992429155b2142fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>