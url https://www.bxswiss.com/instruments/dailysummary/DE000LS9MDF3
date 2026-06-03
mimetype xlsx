--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd35ab4d57dd4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf752d70133c4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992429155b2142fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caee6a2eb604037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8015a689f34281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992429155b2142fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e55d29fa5a4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caee6a2eb604037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>