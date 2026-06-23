--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf752d70133c4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b882553f0844997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caee6a2eb604037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434fdfdd1ab44ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e55d29fa5a4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caee6a2eb604037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82d2cdcb5e2410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434fdfdd1ab44ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>