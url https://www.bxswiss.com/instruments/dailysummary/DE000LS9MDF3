--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b882553f0844997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d0c800b4884e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434fdfdd1ab44ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77893c19c4974002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82d2cdcb5e2410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434fdfdd1ab44ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec9e5d5270040b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77893c19c4974002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>