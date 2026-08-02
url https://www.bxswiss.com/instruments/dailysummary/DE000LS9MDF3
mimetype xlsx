--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d0c800b4884e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ffa14943a04362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77893c19c4974002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a3912bcbb046fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec9e5d5270040b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77893c19c4974002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4458572a3a394b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a3912bcbb046fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>