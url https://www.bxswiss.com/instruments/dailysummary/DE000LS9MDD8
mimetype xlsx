--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f7dcd8044d433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d3613a9ee04418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf34d65bc02c490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1d9efb58d94598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec059d82d4a04eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf34d65bc02c490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0b67d9bee44426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1d9efb58d94598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,614</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,427</x:t>
-[...75 lines deleted...]
-          <x:t>97,708</x:t>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>95,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>