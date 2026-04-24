--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d3613a9ee04418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158719886a4c46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1d9efb58d94598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7c0cf8a67f45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0b67d9bee44426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1d9efb58d94598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2a189bf19e4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7c0cf8a67f45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>96,536</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,190</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,341</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>