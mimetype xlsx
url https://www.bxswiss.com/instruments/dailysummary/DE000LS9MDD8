--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158719886a4c46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217f9a2f39c1442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7c0cf8a67f45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f270c43c9b3429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2a189bf19e4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7c0cf8a67f45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a96862e08d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f270c43c9b3429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>