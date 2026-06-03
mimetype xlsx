--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217f9a2f39c1442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61024d50552a4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f270c43c9b3429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70e79a2d4dd46e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a96862e08d4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f270c43c9b3429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59e4964d024b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70e79a2d4dd46e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>