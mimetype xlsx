--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61024d50552a4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24334b2183e049f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70e79a2d4dd46e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ef6642f3774aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf59e4964d024b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70e79a2d4dd46e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945659d14b7d4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ef6642f3774aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>