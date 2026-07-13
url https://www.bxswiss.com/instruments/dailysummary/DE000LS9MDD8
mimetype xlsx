--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24334b2183e049f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c88c68956645a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ef6642f3774aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17514538d5234652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945659d14b7d4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ef6642f3774aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134be49db63d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17514538d5234652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>