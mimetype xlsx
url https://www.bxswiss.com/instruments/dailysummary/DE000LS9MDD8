--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c88c68956645a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67013f8e4304b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17514538d5234652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282d787560b54cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134be49db63d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17514538d5234652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad22db43c694bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282d787560b54cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>107,199</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,456</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>108,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>