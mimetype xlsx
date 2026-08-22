--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67013f8e4304b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeca3cc661b3446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282d787560b54cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c733b5da2c1476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad22db43c694bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282d787560b54cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47541f9b43740bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c733b5da2c1476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>