--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeca3cc661b3446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d669f1969e4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c733b5da2c1476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0429ef4a3c914654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47541f9b43740bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c733b5da2c1476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a82e8407bc4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0429ef4a3c914654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>110,444</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,120</x:t>
-[...60 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,473</x:t>
-[...414 lines deleted...]
-          <x:t>110,646</x:t>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>