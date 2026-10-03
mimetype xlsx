--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d669f1969e4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b16590dc72f4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0429ef4a3c914654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af1b2043b8246c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a82e8407bc4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0429ef4a3c914654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc557017c275041ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af1b2043b8246c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>109,522</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,448</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>111,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>