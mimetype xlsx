--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b16590dc72f4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b367f0b8104c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af1b2043b8246c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0482a43034d745e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc557017c275041ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af1b2043b8246c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a1252824eb4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0482a43034d745e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Select 2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>