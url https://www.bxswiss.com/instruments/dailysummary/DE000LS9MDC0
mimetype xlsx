--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42e0ead6334491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b12541c4a549c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002a884c64694be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63083ac32d35411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12feef89a0a14dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002a884c64694be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa05f55bd044a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63083ac32d35411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,276</x:t>
-[...291 lines deleted...]
-          <x:t>122,693</x:t>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,705</x:t>
-[...220 lines deleted...]
-          <x:t>121,907</x:t>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>