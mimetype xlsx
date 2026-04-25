--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b12541c4a549c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c06ab5e124caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63083ac32d35411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787f31fc04894041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa05f55bd044a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63083ac32d35411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22260a7cab274798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787f31fc04894041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>