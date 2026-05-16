--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c06ab5e124caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222ebeff7b2a4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787f31fc04894041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceddf226d5c643ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22260a7cab274798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787f31fc04894041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7022df89666b46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceddf226d5c643ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>