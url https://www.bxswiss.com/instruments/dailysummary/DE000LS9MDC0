--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222ebeff7b2a4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fe240e93a24351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceddf226d5c643ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30754e4f22124f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7022df89666b46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceddf226d5c643ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d452919ee443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30754e4f22124f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,978</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>129,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>