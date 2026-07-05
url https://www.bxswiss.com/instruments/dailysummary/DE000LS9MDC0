--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fe240e93a24351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218e289521124737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30754e4f22124f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c46435d35e14264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d452919ee443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30754e4f22124f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd962142359ac4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c46435d35e14264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>