--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218e289521124737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759a783a4aa64805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c46435d35e14264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2efe22b6194033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd962142359ac4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c46435d35e14264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1a0b4c1bd84049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2efe22b6194033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>