--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759a783a4aa64805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b888882bf741ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2efe22b6194033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35cd649fbb44308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1a0b4c1bd84049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2efe22b6194033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae45c16b9414020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35cd649fbb44308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>116,310</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,032</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>