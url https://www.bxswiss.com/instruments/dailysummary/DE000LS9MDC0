--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b888882bf741ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c22c2cee214e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35cd649fbb44308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1e5fc2519d4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae45c16b9414020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35cd649fbb44308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30abf4026cb748a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1e5fc2519d4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>