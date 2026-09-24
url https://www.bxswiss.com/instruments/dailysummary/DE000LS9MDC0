--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c22c2cee214e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb66bcf4dae4b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1e5fc2519d4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48b8642d8dc4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30abf4026cb748a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1e5fc2519d4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3bcbd11704743a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48b8642d8dc4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>115,326</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,362</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>