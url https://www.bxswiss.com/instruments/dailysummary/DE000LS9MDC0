--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb66bcf4dae4b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c05c769f8074a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48b8642d8dc4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a5e39d604b42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3bcbd11704743a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48b8642d8dc4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb733239afaa2461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a5e39d604b42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,615</x:t>
-[...387 lines deleted...]
-          <x:t>113,028</x:t>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>