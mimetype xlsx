--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c05c769f8074a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee616ff7e6244d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a5e39d604b42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742f6febba5f4213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb733239afaa2461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a5e39d604b42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0020e0951b4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742f6febba5f4213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fossil Free</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MDC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>