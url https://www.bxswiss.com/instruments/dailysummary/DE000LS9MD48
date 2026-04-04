--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed5bc63911344d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06946df7f6bc4958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da115605b3f4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1474e29e01c147a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277454ebe42d4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da115605b3f4c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4238526d8f3741be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1474e29e01c147a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>