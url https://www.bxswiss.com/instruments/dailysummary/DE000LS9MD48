--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06946df7f6bc4958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35057739caa4b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1474e29e01c147a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcb79ef37d64d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4238526d8f3741be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1474e29e01c147a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2351a0dc58d4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcb79ef37d64d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>