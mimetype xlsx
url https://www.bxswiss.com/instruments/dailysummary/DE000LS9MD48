--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35057739caa4b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1fc2129dcd4e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcb79ef37d64d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32cef071cfb44154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2351a0dc58d4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcb79ef37d64d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd279e12f0a048e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32cef071cfb44154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>