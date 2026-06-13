--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1fc2129dcd4e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d823d3f6df84db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32cef071cfb44154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffb858da0014dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd279e12f0a048e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32cef071cfb44154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9002963c73c47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffb858da0014dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,724</x:t>
-[...414 lines deleted...]
-          <x:t>120,758</x:t>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>