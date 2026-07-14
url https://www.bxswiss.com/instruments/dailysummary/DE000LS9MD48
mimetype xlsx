--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d823d3f6df84db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc7e818c8eb4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffb858da0014dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94688866e35b4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9002963c73c47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffb858da0014dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae37088b3f74ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94688866e35b4e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...463 lines deleted...]
-          <x:t>125,082</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>120,708</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>