--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc7e818c8eb4e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f94d3bb5d444667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94688866e35b4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25970de3f3e84a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae37088b3f74ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94688866e35b4e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587c20e8c3fd443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25970de3f3e84a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>