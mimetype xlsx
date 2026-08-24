--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f94d3bb5d444667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b37ab3e783421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25970de3f3e84a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94566e9ff3204faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587c20e8c3fd443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25970de3f3e84a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea635a64f6740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94566e9ff3204faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>