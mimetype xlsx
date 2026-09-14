--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b37ab3e783421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe77ebbe392b4943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94566e9ff3204faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e72e4f841b40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea635a64f6740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94566e9ff3204faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3d7209f98644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e72e4f841b40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>