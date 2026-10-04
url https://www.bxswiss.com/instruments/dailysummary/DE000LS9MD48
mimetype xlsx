--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe77ebbe392b4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18930f9d07054585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e72e4f841b40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597957b40de240c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3d7209f98644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e72e4f841b40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898a6ddd72c488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597957b40de240c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>133,523</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,414</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>132,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>