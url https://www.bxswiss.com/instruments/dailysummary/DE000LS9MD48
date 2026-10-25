--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18930f9d07054585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a0848931b54f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597957b40de240c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf452fd387e7842b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898a6ddd72c488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597957b40de240c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c880a077ac473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf452fd387e7842b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Speedy gonCHART (diversifiziert)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>133,199</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>140,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>