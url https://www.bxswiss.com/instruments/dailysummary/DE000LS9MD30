--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18683a9f637140d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952953a1cd15494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c86f8c527e4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da878edbc7a4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd5f47a08ee4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c86f8c527e4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cde778901ef48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da878edbc7a4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>