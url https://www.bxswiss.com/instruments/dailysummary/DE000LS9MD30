--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952953a1cd15494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2d2deed28246b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da878edbc7a4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770694e5af0a4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cde778901ef48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da878edbc7a4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a00fef5570c4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770694e5af0a4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,185</x:t>
@@ -791,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>