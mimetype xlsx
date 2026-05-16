--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2d2deed28246b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2468756fa1ca4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770694e5af0a4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284ae9e054c54c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a00fef5570c4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770694e5af0a4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807826308b4a4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284ae9e054c54c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,314 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...262 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>