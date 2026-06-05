--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2468756fa1ca4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e64dbbbecc24e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284ae9e054c54c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ddd22910014d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807826308b4a4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284ae9e054c54c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8f764d799545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ddd22910014d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>