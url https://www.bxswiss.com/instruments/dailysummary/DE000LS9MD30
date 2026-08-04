--- v10 (2026-06-05)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e64dbbbecc24e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b0aae919694e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ddd22910014d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5a39d9c3af4c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8f764d799545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ddd22910014d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e4d4621b7740b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5a39d9c3af4c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>109,786</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>