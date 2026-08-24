--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b0aae919694e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15e7472f6584dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5a39d9c3af4c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5c8a7e22b74d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e4d4621b7740b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5a39d9c3af4c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81a442b75714442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5c8a7e22b74d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,459 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>108,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>