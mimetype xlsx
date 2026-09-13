--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15e7472f6584dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6700f4bd9584d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5c8a7e22b74d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra710a361234c47c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81a442b75714442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5c8a7e22b74d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe36254ffa3b44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra710a361234c47c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende ohne EnDE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,426 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>113,566</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>