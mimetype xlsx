--- v13 (2026-09-06)
+++ v14 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a33fa0031a4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd504be3a60bc46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc88afc77d64178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d95419490ed49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcaad0b7ec3497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc88afc77d64178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8dea2643fe4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d95419490ed49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>