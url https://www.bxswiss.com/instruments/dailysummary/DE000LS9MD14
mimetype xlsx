--- v14 (2026-09-27)
+++ v15 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd504be3a60bc46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbfa5b703de482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d95419490ed49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad36a15e1e4419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8dea2643fe4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d95419490ed49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453e40e7be0949ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad36a15e1e4419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>