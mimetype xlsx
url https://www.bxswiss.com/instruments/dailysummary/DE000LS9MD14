--- v15 (2026-10-17)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbfa5b703de482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209361ee8da54739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad36a15e1e4419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed8ffb526e54eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453e40e7be0949ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad36a15e1e4419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc26bb4a814104b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed8ffb526e54eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,977</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>128,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,251</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>