--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e6cb4599274d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58ce0bbb3124b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbe72f665814603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f18f80613843c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceaf807216c5495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbe72f665814603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700d7e8e6bdc4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f18f80613843c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>