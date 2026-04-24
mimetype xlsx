--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58ce0bbb3124b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3670d2809913419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f18f80613843c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02591a86ac3546f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700d7e8e6bdc4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f18f80613843c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0074872cd43343e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02591a86ac3546f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>106,761</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,448</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>106,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,208</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>107,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,985</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>