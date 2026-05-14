--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3670d2809913419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc467c87b334d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02591a86ac3546f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf04a2ae0ed481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0074872cd43343e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02591a86ac3546f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd116ae89155431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf04a2ae0ed481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>