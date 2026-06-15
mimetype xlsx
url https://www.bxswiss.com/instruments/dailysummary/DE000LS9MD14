--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc467c87b334d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14525c4fd6d49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf04a2ae0ed481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02817b0008c249c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd116ae89155431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf04a2ae0ed481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0845600a00c945cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02817b0008c249c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,552 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>117,286</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>