--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14525c4fd6d49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ce2f0c08b34e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02817b0008c249c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301157a107974413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0845600a00c945cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02817b0008c249c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f7a89b66474d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301157a107974413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>