--- v10 (2026-07-06)
+++ v11 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ce2f0c08b34e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510a1e8dd6c04724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301157a107974413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f05c8e833ec4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f7a89b66474d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301157a107974413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c5ba91512e4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f05c8e833ec4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>