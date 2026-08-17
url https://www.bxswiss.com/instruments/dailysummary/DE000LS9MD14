--- v11 (2026-07-28)
+++ v12 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510a1e8dd6c04724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3566cacfcf048fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f05c8e833ec4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9fba60b0394f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c5ba91512e4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f05c8e833ec4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce0d4da95f94254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9fba60b0394f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>