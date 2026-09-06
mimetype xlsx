--- v12 (2026-08-17)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3566cacfcf048fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a33fa0031a4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9fba60b0394f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc88afc77d64178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce0d4da95f94254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9fba60b0394f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcaad0b7ec3497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc88afc77d64178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleine starke Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MD14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>