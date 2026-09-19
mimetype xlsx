--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca55809004a2485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e90c45aeb8a4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6354a1f32714f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaff185187564df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd7aabe32194bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6354a1f32714f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40bcb3b5f69647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaff185187564df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>