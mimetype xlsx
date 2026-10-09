--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e90c45aeb8a4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89e673b06ed4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaff185187564df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6789387af2a248d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40bcb3b5f69647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaff185187564df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf802cfa3ae3249ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6789387af2a248d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>157,116</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>27.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,794</x:t>
-[...97 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>156,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,478</x:t>
-[...26 lines deleted...]
-          <x:t>155,034</x:t>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>