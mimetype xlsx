--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89e673b06ed4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4d3e3667c24cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6789387af2a248d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabce3533412a47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf802cfa3ae3249ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6789387af2a248d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21da19a87d34330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabce3533412a47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>156,768</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,478</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>156,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,763</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>