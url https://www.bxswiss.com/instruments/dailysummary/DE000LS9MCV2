--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e330d382e047d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ed24241f9e4b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ce0ba0349945a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594987a614c34da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a42a223a9554de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ce0ba0349945a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bd8116c0ea4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594987a614c34da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>