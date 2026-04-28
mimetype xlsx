--- v5 (2026-04-03)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ed24241f9e4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa5050fd40942b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594987a614c34da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8b2918cf9842bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bd8116c0ea4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594987a614c34da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32130a84ab64d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8b2918cf9842bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>