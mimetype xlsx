--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa5050fd40942b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272f54f9265f44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8b2918cf9842bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4244fe4b32421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32130a84ab64d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8b2918cf9842bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e99f94bf9a40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4244fe4b32421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,218</x:t>
@@ -683,31 +285,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>