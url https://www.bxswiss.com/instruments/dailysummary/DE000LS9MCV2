--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272f54f9265f44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a0d2fddc3c4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4244fe4b32421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ac04e42ed940cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e99f94bf9a40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4244fe4b32421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65517e97e52b4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ac04e42ed940cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>