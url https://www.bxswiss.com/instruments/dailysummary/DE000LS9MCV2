--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a0d2fddc3c4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa66f60c07a54677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ac04e42ed940cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2df156704a484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65517e97e52b4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ac04e42ed940cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604f8ec4913f42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2df156704a484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>