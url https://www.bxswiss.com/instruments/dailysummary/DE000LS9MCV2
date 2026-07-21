--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa66f60c07a54677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7af9bfcea0468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2df156704a484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d6185f032445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604f8ec4913f42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2df156704a484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7def154ec1eb4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d6185f032445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>154,100</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,399</x:t>
-[...102 lines deleted...]
-          <x:t>154,697</x:t>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,485</x:t>
-[...134 lines deleted...]
-          <x:t>153,387</x:t>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>