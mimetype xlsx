--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7af9bfcea0468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca55809004a2485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d6185f032445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6354a1f32714f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7def154ec1eb4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d6185f032445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd7aabe32194bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6354a1f32714f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indigo Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>155,039</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>