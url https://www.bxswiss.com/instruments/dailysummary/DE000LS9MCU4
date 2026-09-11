--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf73612f4d748b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe15b140e67347a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65161052de042be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c261fad158547ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f1640ad1b74ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65161052de042be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174d93753d124d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c261fad158547ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>