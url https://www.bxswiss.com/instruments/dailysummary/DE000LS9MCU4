--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe15b140e67347a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14649a52e524d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c261fad158547ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129544940d2640f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174d93753d124d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c261fad158547ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d75be9f32ae4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129544940d2640f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>