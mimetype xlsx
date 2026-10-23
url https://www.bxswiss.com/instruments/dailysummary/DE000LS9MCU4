--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14649a52e524d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda7b171b72b4e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129544940d2640f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4aba5a55b44115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d75be9f32ae4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129544940d2640f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd91e976f494098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4aba5a55b44115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>