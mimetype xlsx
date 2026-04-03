--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4940734f4a754f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4021284095f446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423babe879d348f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2411f3e06240b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88363929852742c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423babe879d348f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d429273b6d4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2411f3e06240b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>