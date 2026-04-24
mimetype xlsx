--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4021284095f446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb446c71ddcfe4bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2411f3e06240b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a7e15906ee4e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d429273b6d4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2411f3e06240b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588c8d3f393c410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a7e15906ee4e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>