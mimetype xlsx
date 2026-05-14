--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb446c71ddcfe4bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa41c4fb1e6d4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a7e15906ee4e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a0028b71744daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588c8d3f393c410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a7e15906ee4e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fa368ce68d49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a0028b71744daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>