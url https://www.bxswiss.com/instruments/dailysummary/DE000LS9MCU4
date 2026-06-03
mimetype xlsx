--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa41c4fb1e6d4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822493c232254149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a0028b71744daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb949ffd33aa549dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fa368ce68d49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a0028b71744daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289a26e8195e418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb949ffd33aa549dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>88,466</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,195</x:t>
-[...222 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>