--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822493c232254149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496c13ee6a8844de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb949ffd33aa549dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9f5c5213304074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289a26e8195e418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb949ffd33aa549dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb9bad62db242a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9f5c5213304074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>