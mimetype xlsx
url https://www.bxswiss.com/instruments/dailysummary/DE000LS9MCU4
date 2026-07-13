--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496c13ee6a8844de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d60ccd99a894c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9f5c5213304074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4154ec64e504f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb9bad62db242a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9f5c5213304074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96cb6f7fffc24ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4154ec64e504f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>93,650</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,095</x:t>
-[...60 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,024</x:t>
-[...252 lines deleted...]
-          <x:t>97,079</x:t>
+          <x:t>92,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>