--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d60ccd99a894c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91777bf750aa4e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4154ec64e504f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662e703aee6e4877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96cb6f7fffc24ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4154ec64e504f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e3642e926e482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662e703aee6e4877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>93,190</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,443</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>