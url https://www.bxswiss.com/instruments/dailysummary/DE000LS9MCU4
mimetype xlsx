--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91777bf750aa4e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf73612f4d748b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662e703aee6e4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65161052de042be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e3642e926e482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662e703aee6e4877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f1640ad1b74ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65161052de042be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieDividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,093</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>92,408</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>