--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d206a3983b941d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca65515d3b7847d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a433f71f584f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff13a28d56d4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7dcc716acfd4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a433f71f584f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10dbecc1c3c64041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff13a28d56d4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,386</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>153,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,846</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>