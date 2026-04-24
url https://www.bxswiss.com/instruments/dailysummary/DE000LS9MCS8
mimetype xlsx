--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca65515d3b7847d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63de7ccef994176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff13a28d56d4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfc927ab8cb41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10dbecc1c3c64041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff13a28d56d4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554032aa60ba4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfc927ab8cb41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>151,387</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,846</x:t>
-[...598 lines deleted...]
-          <x:t>151,610</x:t>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>