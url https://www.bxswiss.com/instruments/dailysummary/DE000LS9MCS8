--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63de7ccef994176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268a08e2ed244136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cfc927ab8cb41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb7c5af12ce49e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554032aa60ba4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cfc927ab8cb41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be6c415d989404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb7c5af12ce49e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>