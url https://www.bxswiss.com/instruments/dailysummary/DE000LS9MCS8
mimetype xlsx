--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268a08e2ed244136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8689467df1e43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb7c5af12ce49e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0673200f4204a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be6c415d989404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb7c5af12ce49e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6992a3249484844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0673200f4204a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>147,923</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,565</x:t>
-[...53 lines deleted...]
-          <x:t>145,961</x:t>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>