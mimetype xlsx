--- v9 (2026-06-13)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8689467df1e43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813a1d78e07741db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0673200f4204a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac6a6cb98874ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6992a3249484844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0673200f4204a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde67d8dcadd6441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac6a6cb98874ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>146,288</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,324</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>145,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>