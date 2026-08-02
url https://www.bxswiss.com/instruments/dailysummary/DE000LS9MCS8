--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813a1d78e07741db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206792ae42534da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac6a6cb98874ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcbb11d337d46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde67d8dcadd6441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac6a6cb98874ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a056361c524825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcbb11d337d46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>