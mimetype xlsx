--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206792ae42534da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c8055938f149fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcbb11d337d46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8c4d76c3324736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a056361c524825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcbb11d337d46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e67d91b8a345b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8c4d76c3324736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>