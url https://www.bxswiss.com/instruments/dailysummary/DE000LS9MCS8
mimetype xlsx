--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c8055938f149fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d26fc76ed5e48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8c4d76c3324736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b98a59fa05495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e67d91b8a345b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8c4d76c3324736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5f5a004e104a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b98a59fa05495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,551</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>153,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,749</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>