--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d26fc76ed5e48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb66e6b30bc44bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b98a59fa05495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c6411aa9e34868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5f5a004e104a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b98a59fa05495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a7e5f61df647fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c6411aa9e34868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>153,694</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,610</x:t>
-[...355 lines deleted...]
-          <x:t>149,357</x:t>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>