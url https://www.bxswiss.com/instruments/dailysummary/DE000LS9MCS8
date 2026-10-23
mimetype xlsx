--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb66e6b30bc44bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4202a879b40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c6411aa9e34868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d5b94c008d4e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a7e5f61df647fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c6411aa9e34868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6df114b918448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d5b94c008d4e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gaea's Cradle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>