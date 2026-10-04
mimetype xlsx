--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0815f0b95c44c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7daf93a6ad04817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245f0345a49e4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36979eea6ba6487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4760b1d411b14ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245f0345a49e4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b8fa8f7bd3474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36979eea6ba6487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>