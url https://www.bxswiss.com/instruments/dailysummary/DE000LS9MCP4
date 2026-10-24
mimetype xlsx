--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7daf93a6ad04817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dd6fb01957440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36979eea6ba6487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1f6ca3d2b142e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b8fa8f7bd3474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36979eea6ba6487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515316274f1f4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1f6ca3d2b142e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>