--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba467362dfd442b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6a9de9c1cc410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3298a9668db44bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0789ce035d144a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dfcb0d7ad2b4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3298a9668db44bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90cff71b72a44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0789ce035d144a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>