--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6a9de9c1cc410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc20f6a4d36d4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0789ce035d144a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379131d6600e4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90cff71b72a44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0789ce035d144a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767e580a2f05442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379131d6600e4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>