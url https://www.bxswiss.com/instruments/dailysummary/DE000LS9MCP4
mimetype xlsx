--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc20f6a4d36d4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a47c7ac54a40f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379131d6600e4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730beb649eaf4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767e580a2f05442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379131d6600e4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35aa5ad002604a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730beb649eaf4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>