--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a47c7ac54a40f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69d8d37cd05447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730beb649eaf4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1aa423240d4ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35aa5ad002604a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730beb649eaf4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5fb196be334b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1aa423240d4ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>270,242</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,590</x:t>
-[...220 lines deleted...]
-          <x:t>279,479</x:t>
+          <x:t>275,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>