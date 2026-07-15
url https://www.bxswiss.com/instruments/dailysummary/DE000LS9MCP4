--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69d8d37cd05447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae875fd1b1f64fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1aa423240d4ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665db82b52204bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5fb196be334b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1aa423240d4ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b44638c11824617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665db82b52204bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...571 lines deleted...]
-          <x:t>295,065</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,300</x:t>
-[...31 lines deleted...]
-          <x:t>299,465</x:t>
+          <x:t>297,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>