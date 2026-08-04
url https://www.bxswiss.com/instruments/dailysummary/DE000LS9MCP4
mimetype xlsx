--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae875fd1b1f64fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cecfbcfb89493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665db82b52204bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4116242c7b014b71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b44638c11824617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665db82b52204bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65713d39a5c547a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4116242c7b014b71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>