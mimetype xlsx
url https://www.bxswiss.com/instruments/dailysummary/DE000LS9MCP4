--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cecfbcfb89493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499e5347c88b42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4116242c7b014b71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f69f5a7c504e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65713d39a5c547a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4116242c7b014b71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d0f62f44064971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f69f5a7c504e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>