--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499e5347c88b42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0815f0b95c44c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f69f5a7c504e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245f0345a49e4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d0f62f44064971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f69f5a7c504e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4760b1d411b14ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245f0345a49e4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Super Long International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>