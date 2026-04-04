--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427b399a47f24d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef7626d213140c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39dd9c966b24320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac44399eb2e94a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd934d906569d4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39dd9c966b24320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cc9b870ee84fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac44399eb2e94a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>