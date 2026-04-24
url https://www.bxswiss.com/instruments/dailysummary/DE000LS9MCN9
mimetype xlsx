--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef7626d213140c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852d7d180c824bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac44399eb2e94a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcff28790e304f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cc9b870ee84fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac44399eb2e94a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ea8d4bc6874da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcff28790e304f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>