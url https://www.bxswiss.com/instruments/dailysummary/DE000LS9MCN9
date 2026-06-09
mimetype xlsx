--- v7 (2026-04-24)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852d7d180c824bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa7a5e71a6b4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcff28790e304f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25eb98b7722457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ea8d4bc6874da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcff28790e304f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf857e2469f674718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25eb98b7722457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,954</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>