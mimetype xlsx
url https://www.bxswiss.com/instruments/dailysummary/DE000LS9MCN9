--- v8 (2026-06-09)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa7a5e71a6b4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a4465620ce4cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25eb98b7722457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3da4dac58114f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf857e2469f674718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25eb98b7722457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1da0acd99d4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3da4dac58114f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...446 lines deleted...]
-          <x:t>129,008</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>