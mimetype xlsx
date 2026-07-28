--- v9 (2026-07-07)
+++ v10 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a4465620ce4cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c9f6fb07194911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3da4dac58114f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd171636c4c664ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1da0acd99d4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3da4dac58114f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff517054ed54e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd171636c4c664ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>138,173</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,833</x:t>
-[...215 lines deleted...]
-          <x:t>137,647</x:t>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>