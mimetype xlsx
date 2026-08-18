--- v10 (2026-07-28)
+++ v11 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c9f6fb07194911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbc4900b3c34190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd171636c4c664ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74ccb755f9b42cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff517054ed54e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd171636c4c664ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a75b8e4f1604344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74ccb755f9b42cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>