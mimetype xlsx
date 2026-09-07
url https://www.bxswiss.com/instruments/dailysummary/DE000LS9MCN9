--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbc4900b3c34190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac83a3c586a42fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74ccb755f9b42cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ed25ac9b9c48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a75b8e4f1604344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74ccb755f9b42cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053cb4a84c4041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ed25ac9b9c48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>139,116</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>141,249</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>