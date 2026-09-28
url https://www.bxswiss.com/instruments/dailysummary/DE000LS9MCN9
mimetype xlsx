--- v12 (2026-09-07)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac83a3c586a42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b102e89242149c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ed25ac9b9c48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3919039da564059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053cb4a84c4041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ed25ac9b9c48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4ed762c3524453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3919039da564059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>