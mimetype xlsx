--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b102e89242149c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7974ceecedd04cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3919039da564059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a63c15cb9b4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4ed762c3524453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3919039da564059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b78bd7cfb04a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a63c15cb9b4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Value Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>