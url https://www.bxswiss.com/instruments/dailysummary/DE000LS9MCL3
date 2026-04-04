--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a543a0b79044cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685c95cb43764285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5567de0bc68b4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037ec2fa1ead4a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc50295098914685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5567de0bc68b4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bfdcef45146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037ec2fa1ead4a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>