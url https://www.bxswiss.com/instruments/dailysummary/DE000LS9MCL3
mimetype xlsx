--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685c95cb43764285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8828c8894084bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037ec2fa1ead4a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7b3e0c002a416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bfdcef45146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037ec2fa1ead4a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b259be19974293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7b3e0c002a416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>