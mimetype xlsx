--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8828c8894084bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2eba66704643c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7b3e0c002a416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86162ed146f41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b259be19974293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7b3e0c002a416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035b669b49b1405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86162ed146f41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>