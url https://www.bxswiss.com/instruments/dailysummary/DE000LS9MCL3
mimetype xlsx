--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2eba66704643c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d625eb19d74061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86162ed146f41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfc62d711654f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035b669b49b1405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86162ed146f41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd514156818494f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfc62d711654f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>