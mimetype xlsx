--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d625eb19d74061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296f7b79f77241bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfc62d711654f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138c7a636ab14318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd514156818494f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfc62d711654f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4a8178764f4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138c7a636ab14318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>