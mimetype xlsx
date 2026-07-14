--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296f7b79f77241bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8087f5fb8747c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138c7a636ab14318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251214372fc84793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4a8178764f4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138c7a636ab14318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d67dcc21ac4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251214372fc84793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>