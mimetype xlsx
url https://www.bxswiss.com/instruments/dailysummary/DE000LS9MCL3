--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8087f5fb8747c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cfb4a14d1444c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251214372fc84793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d89f2879ed14733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d67dcc21ac4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251214372fc84793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c2d7a55dff441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d89f2879ed14733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>