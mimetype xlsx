--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cfb4a14d1444c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56c84be72c54dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d89f2879ed14733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b4c3bf654b4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c2d7a55dff441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d89f2879ed14733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0edb96ccce44b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b4c3bf654b4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>