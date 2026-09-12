--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56c84be72c54dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c8fc8a2377405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b4c3bf654b4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94417e2db01742c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0edb96ccce44b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b4c3bf654b4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb861ed2a391a4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94417e2db01742c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>200,746</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,189</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>