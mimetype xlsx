--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c8fc8a2377405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f50843fc1dd4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94417e2db01742c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3bb6d03ea14535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb861ed2a391a4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94417e2db01742c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc1988b56ee4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3bb6d03ea14535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>