--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f50843fc1dd4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ecefebd0b44fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3bb6d03ea14535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4efcd626c9b4860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc1988b56ee4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3bb6d03ea14535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff29e5b66034e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4efcd626c9b4860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Term Enterprise Acquisition</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9MCL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>